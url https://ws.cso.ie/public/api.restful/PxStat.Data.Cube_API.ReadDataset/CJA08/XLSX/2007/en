--- v1 (2026-07-08)
+++ v2 (2026-10-14)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c51c9f86194f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c74ae996af0446185c5ba734f1b2521.psmdcp" Id="R541a5912054d4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483de3aee16045ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc8151779ffb4922a1919bb7417aed35.psmdcp" Id="R87098e5f94f443e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded crime incidents classified as murder</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/06/2026 11:00:00</x:t>
+    <x:t>01/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data may be subject to revision. Based on data extracted 01 June 2026.&lt;br&gt;The Recorded crime rate is the number of recorded crime incidents relative to the population, expressed as a rate per 100,000 people. Population data is based on latest Census of Population and updated annually by CSO Population estimates. See Annual Population Estimates(https://www.cso.ie/en/releasesandpublications/ep/p-pme/populationandmigrationestimatesapril2025/data/).</x:t>
+    <x:t>Data may be subject to revision. Based on data extracted 01 September 2026.&lt;br&gt;The Recorded crime rate is the number of recorded crime incidents relative to the population, expressed as a rate per 100,000 people. Population data is based on latest Census of Population and updated annually by CSO Population estimates. See Annual Population Estimates(https://www.cso.ie/en/releasesandpublications/ep/p-pme/populationandmigrationestimatesapril2025/data/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RC</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1251,51 +1251,51 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
@@ -1381,51 +1381,51 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="0">
@@ -1563,51 +1563,51 @@
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>0.62</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H21" s="0">
@@ -1693,51 +1693,51 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>0.64</x:v>
+        <x:v>0.66</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1840,65 +1840,65 @@
     </x:cacheField>
     <x:cacheField name="C02480V03003">
       <x:sharedItems count="1">
         <x:s v="0111"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Offence">
       <x:sharedItems count="1">
         <x:s v="Murder (0111)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="Rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.45" maxValue="46" count="21">
         <x:n v="46"/>
         <x:n v="27"/>
         <x:n v="34"/>
         <x:n v="37"/>
         <x:n v="36"/>
         <x:n v="31"/>
+        <x:n v="30"/>
         <x:n v="23"/>
         <x:n v="42"/>
         <x:n v="35"/>
         <x:n v="0.99"/>
         <x:n v="0.58"/>
         <x:n v="0.72"/>
         <x:n v="0.77"/>
         <x:n v="0.74"/>
         <x:n v="0.63"/>
-        <x:n v="0.62"/>
+        <x:n v="0.6"/>
         <x:n v="0.45"/>
         <x:n v="0.81"/>
         <x:n v="0.66"/>
         <x:n v="0.65"/>
-        <x:n v="0.64"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="46"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
@@ -1931,101 +1931,101 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
-    <n v="31"/>
+    <n v="30"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="42"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA08C01"/>
     <s v="Murder incidents"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Number"/>
-    <n v="35"/>
+    <n v="36"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.99"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.58"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2016"/>
@@ -2051,79 +2051,79 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.74"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.63"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
-    <n v="0.62"/>
+    <n v="0.6"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.45"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.81"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.66"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
     <n v="0.65"/>
   </r>
   <r>
     <s v="CJA08C02"/>
     <s v="Murder incidents per 100,000 population"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="0111"/>
     <s v="Murder (0111)"/>
     <s v="Rate"/>
-    <n v="0.64"/>
+    <n v="0.66"/>
   </r>
 </pivotCacheRecords>
 </file>