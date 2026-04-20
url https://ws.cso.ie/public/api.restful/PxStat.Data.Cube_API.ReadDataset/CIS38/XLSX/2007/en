--- v2 (2026-03-05)
+++ v3 (2026-04-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11eef149ab4248a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f9e8eaa9a3c449dbadedb3a41902505.psmdcp" Id="R38d56e1a57764f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb861a56ef8ab4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f09a6a1c624dffa3ddb56596ac993c.psmdcp" Id="R6b8515e2c7844fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>