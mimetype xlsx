--- v3 (2026-04-20)
+++ v4 (2026-06-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb861a56ef8ab4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f09a6a1c624dffa3ddb56596ac993c.psmdcp" Id="R6b8515e2c7844fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5027d15c151d4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bc16915f97d472b9b8ae70f25c3ef08.psmdcp" Id="R9057ffdcde46457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>