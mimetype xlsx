--- v4 (2026-06-24)
+++ v5 (2026-08-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5027d15c151d4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bc16915f97d472b9b8ae70f25c3ef08.psmdcp" Id="R9057ffdcde46457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bcfe8b780c428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89266483ceb9499f81d61f494104c967.psmdcp" Id="Rc4378caafdd14508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -65,54 +65,54 @@
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Other Europe (11) includes the following European Union (EU)countries, EFTA or EU candidate countries: Austria, Belgium, Bulgaria, Croatia, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Great Britain, Greece, Hungary, Iceland, Italy, Lativa, Liechtenstein, Lithuania, Luxembourg, Macedonia, Malta, Netherlands, Norway, Poland, Portugal, Romania, Slovakia, Slovenia, Switzerland, Turkey, Spain and Sweden.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIS38/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENO</x:t>
-[...2 lines deleted...]
-    <x:t>IIE-Nationality of Ownership</x:t>
+    <x:t>IIEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovation in Irish Enterprises (Archive Tables)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Devin Zibulsky</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 21 453 5267</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>FOR</x:t>
   </x:si>