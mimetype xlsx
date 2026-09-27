--- v5 (2026-08-12)
+++ v6 (2026-09-27)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bcfe8b780c428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89266483ceb9499f81d61f494104c967.psmdcp" Id="Rc4378caafdd14508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94de840fff59494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a6b9ea27822450ba9c6045f8cf5261e.psmdcp" Id="R9b54cfd2bb3242af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,78 +59,78 @@
   <x:si>
     <x:t>Technological Innovative Enterprises by Nationality of Ownership, Location of Co and Year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Other Europe (11) includes the following European Union (EU)countries, EFTA or EU candidate countries: Austria, Belgium, Bulgaria, Croatia, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Great Britain, Greece, Hungary, Iceland, Italy, Lativa, Liechtenstein, Lithuania, Luxembourg, Macedonia, Malta, Netherlands, Norway, Poland, Portugal, Romania, Slovakia, Slovenia, Switzerland, Turkey, Spain and Sweden.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIS38/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIS38/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IIEA</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation in Irish Enterprises (Archive Tables)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Devin Zibulsky</x:t>
+    <x:t>Oisin O'Mara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5267</x:t>
+    <x:t>(+353) 21 453 5985</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>FOR</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office and Forfas</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -824,51 +824,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIS38/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIS38/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">