--- v1 (2025-12-08)
+++ v2 (2026-10-12)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309fb0e9ee624278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f873c263c56415d91f112d59733479b.psmdcp" Id="R6a39047089f9490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a436d8032744f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ebc0c9b62184145b9dcb180f7257a74.psmdcp" Id="R14ff62ea16804a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CIA99</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Expenditure Nace Rev. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/06/2024 11:00:00</x:t>
+    <x:t>22/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIA99/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENS</x:t>
+    <x:t>IIE</x:t>
   </x:si>
   <x:si>
-    <x:t>IIE-Nace Sector</x:t>
+    <x:t>Innovation in Irish Enterprises</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Devin Zibulsky</x:t>
+    <x:t>Oisin O'Mara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5267</x:t>
+    <x:t>(+353) 21 453 5985</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -261,50 +261,53 @@
     <x:t>V3985R</x:t>
   </x:si>
   <x:si>
     <x:t>Selected Services (46, 49-53, 58-63, 64-66, 71-73)</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -456,71 +459,73 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="C02673V03235" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="NACE Rev 2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="C02495V03022" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -541,52 +546,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J201" totalsRowShown="0">
-  <x:autoFilter ref="A1:J201"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J226" totalsRowShown="0">
+  <x:autoFilter ref="A1:J226"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02673V03235"/>
     <x:tableColumn id="6" name="NACE Rev 2 Sector"/>
     <x:tableColumn id="7" name="C02495V03022"/>
     <x:tableColumn id="8" name="Type of Expenditure"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1087,51 +1092,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J201"/>
+  <x:dimension ref="A1:J226"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="71.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="46.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -5486,499 +5491,499 @@
       <x:c r="B137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J137" s="0">
-        <x:v>2396.7</x:v>
+        <x:v>2313.9</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J138" s="0">
-        <x:v>796.2</x:v>
+        <x:v>788.4</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10">
       <x:c r="A139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J139" s="0">
-        <x:v>640.6</x:v>
+        <x:v>547.5</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J140" s="0">
-        <x:v>857</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J141" s="0">
-        <x:v>102.9</x:v>
+        <x:v>-740</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J142" s="0">
-        <x:v>5454.8</x:v>
+        <x:v>5550.2</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J143" s="0">
-        <x:v>3031.1</x:v>
+        <x:v>3147.4</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J144" s="0">
-        <x:v>853.3</x:v>
+        <x:v>746.8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J145" s="0">
-        <x:v>1126.5</x:v>
+        <x:v>1111.1</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J146" s="0">
-        <x:v>443.9</x:v>
+        <x:v>-749.6</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J147" s="0">
-        <x:v>3058.2</x:v>
+        <x:v>3236.3</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10">
       <x:c r="A148" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J148" s="0">
-        <x:v>2234.9</x:v>
+        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J149" s="0">
-        <x:v>212.7</x:v>
+        <x:v>199.4</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J150" s="0">
-        <x:v>269.5</x:v>
+        <x:v>269.1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10">
       <x:c r="A151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J151" s="0">
-        <x:v>341</x:v>
+        <x:v>-9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10">
       <x:c r="A152" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
@@ -6286,499 +6291,499 @@
       <x:c r="B162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J162" s="0">
-        <x:v>4160.1</x:v>
+        <x:v>4590.7</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J163" s="0">
-        <x:v>3605.6</x:v>
+        <x:v>3790.4</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10">
       <x:c r="A164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J164" s="0">
-        <x:v>221</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10">
       <x:c r="A165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J165" s="0">
-        <x:v>253.6</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10">
       <x:c r="A166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J166" s="0">
-        <x:v>79.9</x:v>
+        <x:v>-225.4</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10">
       <x:c r="A167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J167" s="0">
-        <x:v>7434.3</x:v>
+        <x:v>8439.8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10">
       <x:c r="A168" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J168" s="0">
-        <x:v>6081</x:v>
+        <x:v>6733.5</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10">
       <x:c r="A169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J169" s="0">
-        <x:v>810.9</x:v>
+        <x:v>1145.2</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10">
       <x:c r="A170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J170" s="0">
-        <x:v>336.4</x:v>
+        <x:v>361.4</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10">
       <x:c r="A171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J171" s="0">
-        <x:v>205.9</x:v>
+        <x:v>-194.2</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10">
       <x:c r="A172" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J172" s="0">
-        <x:v>3274.2</x:v>
+        <x:v>3849.1</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10">
       <x:c r="A173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J173" s="0">
-        <x:v>2475.4</x:v>
+        <x:v>2943</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10">
       <x:c r="A174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J174" s="0">
-        <x:v>589.9</x:v>
+        <x:v>718.3</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10">
       <x:c r="A175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J175" s="0">
-        <x:v>82.8</x:v>
+        <x:v>69.3</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10">
       <x:c r="A176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J176" s="0">
-        <x:v>126</x:v>
+        <x:v>31.2</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10">
       <x:c r="A177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
@@ -7086,499 +7091,1299 @@
       <x:c r="B187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J187" s="0">
-        <x:v>7236.6</x:v>
+        <x:v>4539.2</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10">
       <x:c r="A188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J188" s="0">
-        <x:v>6895.6</x:v>
+        <x:v>4109.1</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10">
       <x:c r="A189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J189" s="0">
-        <x:v>258.4</x:v>
+        <x:v>304.4</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10">
       <x:c r="A190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J190" s="0">
-        <x:v>51.4</x:v>
+        <x:v>80.7</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:10">
       <x:c r="A191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J191" s="0">
-        <x:v>31.2</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:10">
       <x:c r="A192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J192" s="0">
-        <x:v>11184.9</x:v>
+        <x:v>8812.3</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:10">
       <x:c r="A193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J193" s="0">
-        <x:v>9844.5</x:v>
+        <x:v>7363</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:10">
       <x:c r="A194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J194" s="0">
-        <x:v>687.2</x:v>
+        <x:v>779.6</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:10">
       <x:c r="A195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J195" s="0">
-        <x:v>82.9</x:v>
+        <x:v>124.3</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10">
       <x:c r="A196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J196" s="0">
-        <x:v>570.4</x:v>
+        <x:v>545.4</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:10">
       <x:c r="A197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J197" s="0">
-        <x:v>3948.4</x:v>
+        <x:v>4273</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J198" s="0">
-        <x:v>2948.9</x:v>
+        <x:v>3253.9</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:10">
       <x:c r="A199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J199" s="0">
-        <x:v>428.8</x:v>
+        <x:v>475.2</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J200" s="0">
-        <x:v>31.5</x:v>
+        <x:v>43.6</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:10">
       <x:c r="A201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J201" s="0">
-        <x:v>539.2</x:v>
+        <x:v>500.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:10">
+      <x:c r="A202" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H202" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I202" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J202" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:10">
+      <x:c r="A203" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:10">
+      <x:c r="A204" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:10">
+      <x:c r="A205" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:10">
+      <x:c r="A206" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:10">
+      <x:c r="A207" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:10">
+      <x:c r="A208" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:10">
+      <x:c r="A209" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J209" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:10">
+      <x:c r="A210" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:10">
+      <x:c r="A211" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:10">
+      <x:c r="A212" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J212" s="0">
+        <x:v>14101.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:10">
+      <x:c r="A213" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J213" s="0">
+        <x:v>3759.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:10">
+      <x:c r="A214" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J214" s="0">
+        <x:v>10198.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:10">
+      <x:c r="A215" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I215" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J215" s="0">
+        <x:v>76.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:10">
+      <x:c r="A216" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J216" s="0">
+        <x:v>65.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:10">
+      <x:c r="A217" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J217" s="0">
+        <x:v>20023.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:10">
+      <x:c r="A218" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H218" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I218" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J218" s="0">
+        <x:v>7285.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:10">
+      <x:c r="A219" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I219" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J219" s="0">
+        <x:v>11958.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:10">
+      <x:c r="A220" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H220" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I220" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J220" s="0">
+        <x:v>216.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:10">
+      <x:c r="A221" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I221" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J221" s="0">
+        <x:v>563.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:10">
+      <x:c r="A222" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J222" s="0">
+        <x:v>5922.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:10">
+      <x:c r="A223" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J223" s="0">
+        <x:v>3526</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:10">
+      <x:c r="A224" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H224" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J224" s="0">
+        <x:v>1759.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:10">
+      <x:c r="A225" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J225" s="0">
+        <x:v>139.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:10">
+      <x:c r="A226" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J226" s="0">
+        <x:v>497.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7624,116 +8429,118 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CIA99C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Innovation Expenditure Nace Rev 2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02673V03235">
       <x:sharedItems count="5">
         <x:s v="V3985"/>
         <x:s v="V1513"/>
         <x:s v="V1500"/>
         <x:s v="V1521"/>
         <x:s v="V3985R"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NACE Rev 2 Sector">
       <x:sharedItems count="5">
         <x:s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries (05 to 39)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
         <x:s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02495V03022">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Expenditure">
       <x:sharedItems count="5">
         <x:s v="All expenditure on innovation"/>
         <x:s v="In-house R&amp;D"/>
         <x:s v="Purchase of external R&amp;D"/>
         <x:s v="Acquisition of machinery, equipment and software"/>
         <x:s v="All other innovation activities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="20" maxValue="11184.9" count="101">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-749.6" maxValue="20023.8" count="116">
         <x:n v="1742.5"/>
         <x:n v="731"/>
         <x:n v="102.3"/>
         <x:n v="856.1"/>
         <x:n v="53.1"/>
         <x:s v=""/>
         <x:n v="3537.4"/>
         <x:n v="877.7"/>
         <x:n v="390.3"/>
         <x:n v="2007.5"/>
         <x:n v="261.8"/>
         <x:n v="829.9"/>
         <x:n v="488.5"/>
         <x:n v="137.9"/>
         <x:n v="183.6"/>
         <x:n v="20"/>
         <x:n v="1715.2"/>
         <x:n v="764.4"/>
         <x:n v="343.8"/>
         <x:n v="420.4"/>
         <x:n v="186.6"/>
         <x:n v="1811.5"/>
         <x:n v="1119.5"/>
         <x:n v="158.6"/>
         <x:n v="376.6"/>
@@ -7746,95 +8553,110 @@
         <x:n v="1665.6"/>
         <x:n v="647.5"/>
         <x:n v="256.6"/>
         <x:n v="709.2"/>
         <x:n v="52.3"/>
         <x:n v="2127.4"/>
         <x:n v="1234.4"/>
         <x:n v="116.6"/>
         <x:n v="530"/>
         <x:n v="246.4"/>
         <x:n v="2741.7"/>
         <x:n v="1069.4"/>
         <x:n v="421.2"/>
         <x:n v="1118.8"/>
         <x:n v="132.4"/>
         <x:n v="4616.3"/>
         <x:n v="2174.4"/>
         <x:n v="619.1"/>
         <x:n v="1441.1"/>
         <x:n v="381.6"/>
         <x:n v="1874.5"/>
         <x:n v="1105"/>
         <x:n v="197.9"/>
         <x:n v="322.3"/>
         <x:n v="249.3"/>
-        <x:n v="2396.7"/>
-[...32 lines deleted...]
-        <x:n v="51.4"/>
+        <x:n v="2313.9"/>
+        <x:n v="788.4"/>
+        <x:n v="547.5"/>
+        <x:n v="842"/>
+        <x:n v="-740"/>
+        <x:n v="5550.2"/>
+        <x:n v="3147.4"/>
+        <x:n v="746.8"/>
+        <x:n v="1111.1"/>
+        <x:n v="-749.6"/>
+        <x:n v="3236.3"/>
+        <x:n v="2359"/>
+        <x:n v="199.4"/>
+        <x:n v="269.1"/>
+        <x:n v="-9.6"/>
+        <x:n v="4590.7"/>
+        <x:n v="3790.4"/>
+        <x:n v="427"/>
+        <x:n v="292"/>
+        <x:n v="-225.4"/>
+        <x:n v="8439.8"/>
+        <x:n v="6733.5"/>
+        <x:n v="1145.2"/>
+        <x:n v="361.4"/>
+        <x:n v="-194.2"/>
+        <x:n v="3849.1"/>
+        <x:n v="2943"/>
+        <x:n v="718.3"/>
+        <x:n v="69.3"/>
         <x:n v="31.2"/>
-        <x:n v="11184.9"/>
-[...8 lines deleted...]
-        <x:n v="539.2"/>
+        <x:n v="4539.2"/>
+        <x:n v="4109.1"/>
+        <x:n v="304.4"/>
+        <x:n v="80.7"/>
+        <x:n v="45"/>
+        <x:n v="8812.3"/>
+        <x:n v="7363"/>
+        <x:n v="779.6"/>
+        <x:n v="124.3"/>
+        <x:n v="545.4"/>
+        <x:n v="4273"/>
+        <x:n v="3253.9"/>
+        <x:n v="475.2"/>
+        <x:n v="43.6"/>
+        <x:n v="500.3"/>
+        <x:n v="14101.2"/>
+        <x:n v="3759.9"/>
+        <x:n v="10198.9"/>
+        <x:n v="76.7"/>
+        <x:n v="65.6"/>
+        <x:n v="20023.8"/>
+        <x:n v="7285.9"/>
+        <x:n v="11958.3"/>
+        <x:n v="216.4"/>
+        <x:n v="563.2"/>
+        <x:n v="5922.6"/>
+        <x:n v="3526"/>
+        <x:n v="1759.4"/>
+        <x:n v="139.7"/>
+        <x:n v="497.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
     <n v="1742.5"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2008"/>
     <s v="2008"/>
@@ -9429,219 +10251,219 @@
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="2396.7"/>
+    <n v="2313.9"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="796.2"/>
+    <n v="788.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="640.6"/>
+    <n v="547.5"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="857"/>
+    <n v="842"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="102.9"/>
+    <n v="-740"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="5454.8"/>
+    <n v="5550.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="3031.1"/>
+    <n v="3147.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="853.3"/>
+    <n v="746.8"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="1126.5"/>
+    <n v="1111.1"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="443.9"/>
+    <n v="-749.6"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="3058.2"/>
+    <n v="3236.3"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="2234.9"/>
+    <n v="2359"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="212.7"/>
+    <n v="199.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="269.5"/>
+    <n v="269.1"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="341"/>
+    <n v="-9.6"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
@@ -9729,219 +10551,219 @@
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="4160.1"/>
+    <n v="4590.7"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="3605.6"/>
+    <n v="3790.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="221"/>
+    <n v="427"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="253.6"/>
+    <n v="292"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="79.9"/>
+    <n v="-225.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="7434.3"/>
+    <n v="8439.8"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="6081"/>
+    <n v="6733.5"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="810.9"/>
+    <n v="1145.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="336.4"/>
+    <n v="361.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="205.9"/>
+    <n v="-194.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="3274.2"/>
+    <n v="3849.1"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="2475.4"/>
+    <n v="2943"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="589.9"/>
+    <n v="718.3"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="82.8"/>
+    <n v="69.3"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="126"/>
+    <n v="31.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
@@ -10029,197 +10851,497 @@
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="7236.6"/>
+    <n v="4539.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="6895.6"/>
+    <n v="4109.1"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="258.4"/>
+    <n v="304.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="51.4"/>
+    <n v="80.7"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="31.2"/>
+    <n v="45"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="11184.9"/>
+    <n v="8812.3"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="9844.5"/>
+    <n v="7363"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="687.2"/>
+    <n v="779.6"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="82.9"/>
+    <n v="124.3"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="570.4"/>
+    <n v="545.4"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="Euro Million"/>
-    <n v="3948.4"/>
+    <n v="4273"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="2948.9"/>
+    <n v="3253.9"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="Euro Million"/>
-    <n v="428.8"/>
+    <n v="475.2"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="Euro Million"/>
-    <n v="31.5"/>
+    <n v="43.6"/>
   </r>
   <r>
     <s v="CIA99C01"/>
     <s v="Innovation Expenditure Nace Rev 2"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="Euro Million"/>
-    <n v="539.2"/>
+    <n v="500.3"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="Euro Million"/>
+    <n v="14101.2"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="3759.9"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="10198.9"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="Euro Million"/>
+    <n v="76.7"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="Euro Million"/>
+    <n v="65.6"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="Euro Million"/>
+    <n v="20023.8"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="7285.9"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="11958.3"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="Euro Million"/>
+    <n v="216.4"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="Euro Million"/>
+    <n v="563.2"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="Euro Million"/>
+    <n v="5922.6"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="3526"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="Euro Million"/>
+    <n v="1759.4"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="Euro Million"/>
+    <n v="139.7"/>
+  </r>
+  <r>
+    <s v="CIA99C01"/>
+    <s v="Innovation Expenditure Nace Rev 2"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="Euro Million"/>
+    <n v="497.5"/>
   </r>
 </pivotCacheRecords>
 </file>