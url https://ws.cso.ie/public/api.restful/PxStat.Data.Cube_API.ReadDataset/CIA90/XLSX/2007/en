--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ec1408ddc74e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdfc28972dbc422d872cc8950b57276c.psmdcp" Id="R53f1fda800964512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bac7467bcf430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10cbfdfef07b494e87a3fafc116c3a59.psmdcp" Id="Rf1f17171881a4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>