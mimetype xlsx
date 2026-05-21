--- v3 (2026-04-05)
+++ v4 (2026-05-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bac7467bcf430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10cbfdfef07b494e87a3fafc116c3a59.psmdcp" Id="Rf1f17171881a4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3139621d417c413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/686e17cc88864a02bb90efe757a898b9.psmdcp" Id="R5e7fa3dbfb9e48af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>