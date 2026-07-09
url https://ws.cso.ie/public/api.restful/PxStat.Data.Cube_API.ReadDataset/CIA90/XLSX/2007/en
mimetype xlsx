--- v4 (2026-05-21)
+++ v5 (2026-07-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3139621d417c413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/686e17cc88864a02bb90efe757a898b9.psmdcp" Id="R5e7fa3dbfb9e48af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be4c8de46644c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68429502d17451ebe6f56e386c6e0df.psmdcp" Id="Re9703dbd7f90466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>