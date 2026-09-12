--- v5 (2026-07-09)
+++ v6 (2026-09-12)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be4c8de46644c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d68429502d17451ebe6f56e386c6e0df.psmdcp" Id="Re9703dbd7f90466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9fa976c09b4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4a0dc4fdce6457d9dcccedf29aaf5ea.psmdcp" Id="R073ef52133634f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CIA90</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Enterprises Engaged in Innovation Expenditure Nace Rev 2 by NACE Rev 2 Sector, Type of Expenditure and Year</x:t>
+    <x:t>Enterprises Engaged in Innovation Expenditure by NACE Rev 2 Sector, Type of Expenditure and Year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/06/2024 11:00:00</x:t>
+    <x:t>22/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIA90/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENS</x:t>
+    <x:t>IIE</x:t>
   </x:si>
   <x:si>
-    <x:t>IIE-Nace Sector</x:t>
+    <x:t>Innovation in Irish Enterprises</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Devin Zibulsky</x:t>
+    <x:t>Oisin O'Mara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5267</x:t>
+    <x:t>(+353) 21 453 5985</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -167,51 +167,51 @@
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
     <x:t>Year</x:t>
   </x:si>
   <x:si>
     <x:t>C02673V03235</x:t>
   </x:si>
   <x:si>
     <x:t>NACE Rev 2 Sector</x:t>
   </x:si>
   <x:si>
     <x:t>C02495V03022</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
-    <x:t>Enterprises Engaged in Innovation Expenditure Nace Rev 2</x:t>
+    <x:t>Enterprises Engaged in Innovation Expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>2008</x:t>
   </x:si>
   <x:si>
     <x:t>V3985</x:t>
   </x:si>
   <x:si>
     <x:t>Selected services (46,49 to 53,58,61 to 66,71)</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All expenditure on innovation</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>01</x:t>
   </x:si>
   <x:si>
     <x:t>In-house R&amp;D</x:t>
   </x:si>
@@ -282,50 +282,53 @@
     <x:t>V3985R</x:t>
   </x:si>
   <x:si>
     <x:t>Selected Services (46, 49-53, 58-63, 64-66, 71-73)</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -477,71 +480,73 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="C02673V03235" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="NACE Rev 2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="C02495V03022" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -570,52 +575,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J361" totalsRowShown="0">
-  <x:autoFilter ref="A1:J361"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J406" totalsRowShown="0">
+  <x:autoFilter ref="A1:J406"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02673V03235"/>
     <x:tableColumn id="6" name="NACE Rev 2 Sector"/>
     <x:tableColumn id="7" name="C02495V03022"/>
     <x:tableColumn id="8" name="Type of Expenditure"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1116,58 +1121,58 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J361"/>
+  <x:dimension ref="A1:J406"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="53.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="43.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="71.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="46.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
@@ -8971,115 +8976,115 @@
       <x:c r="B245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J245" s="0">
-        <x:v>45.1</x:v>
+        <x:v>44.3</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:10">
       <x:c r="A246" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J246" s="0">
-        <x:v>33.3</x:v>
+        <x:v>31.6</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:10">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J247" s="0">
-        <x:v>13.9</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:10">
       <x:c r="A248" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
@@ -9131,51 +9136,51 @@
       <x:c r="B250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J250" s="0">
-        <x:v>25.5</x:v>
+        <x:v>25.8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
@@ -9547,51 +9552,51 @@
       <x:c r="B263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J263" s="0">
-        <x:v>32.4</x:v>
+        <x:v>33.1</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:10">
       <x:c r="A264" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
@@ -9611,51 +9616,51 @@
       <x:c r="B265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J265" s="0">
-        <x:v>7.5</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:10">
       <x:c r="A266" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
@@ -9707,51 +9712,51 @@
       <x:c r="B268" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J268" s="0">
-        <x:v>20.3</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:10">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
@@ -10411,115 +10416,115 @@
       <x:c r="B290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J290" s="0">
-        <x:v>45.4</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:10">
       <x:c r="A291" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J291" s="0">
-        <x:v>39.3</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:10">
       <x:c r="A292" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J292" s="0">
-        <x:v>14.1</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:10">
       <x:c r="A293" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
@@ -10571,51 +10576,51 @@
       <x:c r="B295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J295" s="0">
-        <x:v>12.2</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:10">
       <x:c r="A296" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
@@ -10987,115 +10992,115 @@
       <x:c r="B308" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J308" s="0">
-        <x:v>32.7</x:v>
+        <x:v>32.2</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J309" s="0">
-        <x:v>25.8</x:v>
+        <x:v>25.1</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J310" s="0">
-        <x:v>9.6</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:10">
       <x:c r="A311" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
@@ -11147,51 +11152,51 @@
       <x:c r="B313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J313" s="0">
-        <x:v>10.4</x:v>
+        <x:v>9.6</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:10">
       <x:c r="A314" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
@@ -11851,115 +11856,115 @@
       <x:c r="B335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J335" s="0">
-        <x:v>38</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:10">
       <x:c r="A336" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J336" s="0">
-        <x:v>32.4</x:v>
+        <x:v>26.3</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:10">
       <x:c r="A337" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J337" s="0">
-        <x:v>9.2</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:10">
       <x:c r="A338" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
@@ -12011,51 +12016,51 @@
       <x:c r="B340" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J340" s="0">
-        <x:v>9</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:10">
       <x:c r="A341" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
@@ -12427,115 +12432,115 @@
       <x:c r="B353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J353" s="0">
-        <x:v>26.8</x:v>
+        <x:v>22.8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:10">
       <x:c r="A354" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J354" s="0">
-        <x:v>21.6</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:10">
       <x:c r="A355" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J355" s="0">
-        <x:v>6.7</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:10">
       <x:c r="A356" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
@@ -12587,51 +12592,51 @@
       <x:c r="B358" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J358" s="0">
-        <x:v>6.2</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:10">
       <x:c r="A359" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
@@ -12683,50 +12688,1490 @@
       <x:c r="B361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362" spans="1:10">
+      <x:c r="A362" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G362" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I362" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J362" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:10">
+      <x:c r="A363" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G363" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I363" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J363" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:10">
+      <x:c r="A364" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G364" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I364" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J364" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:10">
+      <x:c r="A365" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G365" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I365" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J365" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:10">
+      <x:c r="A366" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G366" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J366" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:10">
+      <x:c r="A367" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G367" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J367" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:10">
+      <x:c r="A368" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G368" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J368" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:10">
+      <x:c r="A369" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G369" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J369" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:10">
+      <x:c r="A370" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G370" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J370" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:10">
+      <x:c r="A371" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G371" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I371" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J371" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:10">
+      <x:c r="A372" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G372" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H372" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I372" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J372" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:10">
+      <x:c r="A373" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G373" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I373" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J373" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:10">
+      <x:c r="A374" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G374" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I374" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J374" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:10">
+      <x:c r="A375" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G375" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I375" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J375" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:10">
+      <x:c r="A376" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G376" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H376" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I376" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J376" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:10">
+      <x:c r="A377" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I377" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J377" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:10">
+      <x:c r="A378" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G378" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H378" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I378" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J378" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:10">
+      <x:c r="A379" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G379" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I379" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J379" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="380" spans="1:10">
+      <x:c r="A380" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D380" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G380" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H380" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I380" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J380" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="381" spans="1:10">
+      <x:c r="A381" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F381" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G381" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I381" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J381" s="0">
+        <x:v>28.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="382" spans="1:10">
+      <x:c r="A382" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C382" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E382" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F382" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G382" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H382" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I382" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J382" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:10">
+      <x:c r="A383" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G383" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I383" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J383" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:10">
+      <x:c r="A384" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F384" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G384" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H384" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I384" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J384" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:10">
+      <x:c r="A385" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F385" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G385" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I385" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J385" s="0">
+        <x:v>7.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:10">
+      <x:c r="A386" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F386" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G386" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H386" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I386" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J386" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:10">
+      <x:c r="A387" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G387" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J387" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:10">
+      <x:c r="A388" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G388" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J388" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:10">
+      <x:c r="A389" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G389" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J389" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:10">
+      <x:c r="A390" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G390" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J390" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:10">
+      <x:c r="A391" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G391" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J391" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:10">
+      <x:c r="A392" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J392" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:10">
+      <x:c r="A393" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J393" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:10">
+      <x:c r="A394" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J394" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:10">
+      <x:c r="A395" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J395" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:10">
+      <x:c r="A396" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J396" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:10">
+      <x:c r="A397" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J397" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:10">
+      <x:c r="A398" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J398" s="0">
+        <x:v>22.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:10">
+      <x:c r="A399" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J399" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:10">
+      <x:c r="A400" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J400" s="0">
+        <x:v>5.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:10">
+      <x:c r="A401" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:10">
+      <x:c r="A402" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J402" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:10">
+      <x:c r="A403" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J403" s="0">
+        <x:v>4.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:10">
+      <x:c r="A404" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J404" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:10">
+      <x:c r="A405" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I405" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:10">
+      <x:c r="A406" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H406" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I406" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J406" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -12769,75 +14214,77 @@
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CIA90"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
-        <x:s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+        <x:s v="Enterprises Engaged in Innovation Expenditure"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02673V03235">
       <x:sharedItems count="5">
         <x:s v="V3985"/>
         <x:s v="V1513"/>
         <x:s v="V1500"/>
         <x:s v="V1521"/>
         <x:s v="V3985R"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NACE Rev 2 Sector">
       <x:sharedItems count="5">
         <x:s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries (05 to 39)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
         <x:s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02495V03022">
       <x:sharedItems count="9">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
@@ -12846,51 +14293,51 @@
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Expenditure">
       <x:sharedItems count="9">
         <x:s v="All expenditure on innovation"/>
         <x:s v="In-house R&amp;D"/>
         <x:s v="Purchase of external R&amp;D"/>
         <x:s v="Acquisition of machinery, equipment and software"/>
         <x:s v="Acquisition of other external knowledge"/>
         <x:s v="All other innovation activities"/>
         <x:s v="Training for innovation activities"/>
         <x:s v="Market introduction of innovations"/>
         <x:s v="Design"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="4.7" maxValue="52.8" count="79">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="4.7" maxValue="52.8" count="82">
         <x:n v="26.3"/>
         <x:n v="12.5"/>
         <x:n v="5.3"/>
         <x:n v="19.7"/>
         <x:n v="4.9"/>
         <x:s v=""/>
         <x:n v="40"/>
         <x:n v="26"/>
         <x:n v="10.9"/>
         <x:n v="28.3"/>
         <x:n v="4.8"/>
         <x:n v="29.1"/>
         <x:n v="15.4"/>
         <x:n v="7.1"/>
         <x:n v="19.4"/>
         <x:n v="4.7"/>
         <x:n v="47.5"/>
         <x:n v="31.8"/>
         <x:n v="14.6"/>
         <x:n v="30.6"/>
         <x:n v="8.3"/>
         <x:n v="30.4"/>
         <x:n v="21.3"/>
         <x:n v="10"/>
         <x:n v="16.8"/>
@@ -12905,4376 +14352,4919 @@
         <x:n v="18.1"/>
         <x:n v="40.5"/>
         <x:n v="21.1"/>
         <x:n v="18"/>
         <x:n v="36.5"/>
         <x:n v="23.1"/>
         <x:n v="11.4"/>
         <x:n v="26.2"/>
         <x:n v="14.1"/>
         <x:n v="10.3"/>
         <x:n v="47.8"/>
         <x:n v="35.4"/>
         <x:n v="13.2"/>
         <x:n v="33.1"/>
         <x:n v="8.2"/>
         <x:n v="10.7"/>
         <x:n v="16.1"/>
         <x:n v="14.5"/>
         <x:n v="32.3"/>
         <x:n v="18.7"/>
         <x:n v="7.3"/>
         <x:n v="18.8"/>
         <x:n v="7"/>
         <x:n v="12.1"/>
         <x:n v="9"/>
-        <x:n v="45.1"/>
-[...3 lines deleted...]
-        <x:n v="32.4"/>
+        <x:n v="44.3"/>
+        <x:n v="31.6"/>
+        <x:n v="25.8"/>
         <x:n v="20.4"/>
+        <x:n v="7.2"/>
+        <x:n v="21.2"/>
+        <x:n v="41.9"/>
+        <x:n v="35.5"/>
+        <x:n v="11.6"/>
+        <x:n v="32.2"/>
+        <x:n v="25.1"/>
+        <x:n v="9.3"/>
+        <x:n v="9.6"/>
+        <x:n v="30.9"/>
+        <x:n v="6.5"/>
+        <x:n v="7.8"/>
+        <x:n v="22.8"/>
+        <x:n v="18.4"/>
+        <x:n v="5.6"/>
+        <x:n v="35"/>
+        <x:n v="28.6"/>
         <x:n v="7.5"/>
-        <x:n v="20.3"/>
-[...12 lines deleted...]
-        <x:n v="6.2"/>
+        <x:n v="22.4"/>
+        <x:n v="5.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="26.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="5.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="19.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="4.9"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="40"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="26"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="10.9"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="28.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="4.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="29.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="15.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="7.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="19.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="4.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="47.5"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="31.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="14.6"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="30.6"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="8.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="30.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="21.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="10.9"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="19.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="16.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="48.2"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="38.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="17.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="34"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="12.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="25"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="52.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="42.6"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="18.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="40.5"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="21.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="36.5"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="23.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="11.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="26.2"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="14.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="10.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="47.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="35.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="13.2"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="33.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="8.2"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="10.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <n v="16.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <n v="10.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <n v="14.5"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <n v="32.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="18.7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <n v="18.8"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <n v="5.3"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <n v="11.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="45.1"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="44.3"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
-    <n v="33.3"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="13.9"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="25.5"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="32.4"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <n v="20.4"/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="7.5"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="20.3"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="45.4"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
-    <n v="39.3"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="14.1"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="12.2"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="32.7"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
-    <n v="25.8"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="9.6"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="10.4"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="38"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
-    <n v="32.4"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="9.2"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="9"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="-"/>
     <s v="All expenditure on innovation"/>
     <s v="%"/>
-    <n v="26.8"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="01"/>
     <s v="In-house R&amp;D"/>
     <s v="%"/>
-    <n v="21.6"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="02"/>
     <s v="Purchase of external R&amp;D"/>
     <s v="%"/>
-    <n v="6.7"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="03"/>
     <s v="Acquisition of machinery, equipment and software"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="04"/>
     <s v="Acquisition of other external knowledge"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="06"/>
     <s v="All other innovation activities"/>
     <s v="%"/>
-    <n v="6.2"/>
-[...3 lines deleted...]
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="07"/>
     <s v="Training for innovation activities"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="08"/>
     <s v="Market introduction of innovations"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA90"/>
-    <s v="Enterprises Engaged in Innovation Expenditure Nace Rev 2"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="09"/>
     <s v="Design"/>
     <s v="%"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="04"/>
+    <s v="Acquisition of other external knowledge"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="07"/>
+    <s v="Training for innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="08"/>
+    <s v="Market introduction of innovations"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="09"/>
+    <s v="Design"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="04"/>
+    <s v="Acquisition of other external knowledge"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="07"/>
+    <s v="Training for innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="08"/>
+    <s v="Market introduction of innovations"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="09"/>
+    <s v="Design"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="%"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="04"/>
+    <s v="Acquisition of other external knowledge"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="07"/>
+    <s v="Training for innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="08"/>
+    <s v="Market introduction of innovations"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="09"/>
+    <s v="Design"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="04"/>
+    <s v="Acquisition of other external knowledge"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="07"/>
+    <s v="Training for innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="08"/>
+    <s v="Market introduction of innovations"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="09"/>
+    <s v="Design"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="-"/>
+    <s v="All expenditure on innovation"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="01"/>
+    <s v="In-house R&amp;D"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="02"/>
+    <s v="Purchase of external R&amp;D"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="03"/>
+    <s v="Acquisition of machinery, equipment and software"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="04"/>
+    <s v="Acquisition of other external knowledge"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="06"/>
+    <s v="All other innovation activities"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="07"/>
+    <s v="Training for innovation activities"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="08"/>
+    <s v="Market introduction of innovations"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA90"/>
+    <s v="Enterprises Engaged in Innovation Expenditure"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="09"/>
+    <s v="Design"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>