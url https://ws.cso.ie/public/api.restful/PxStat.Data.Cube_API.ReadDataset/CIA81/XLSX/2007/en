--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78d9b30f0ff40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a9afdb7dc19422b9a21c15b6bfc1f4b.psmdcp" Id="Re37c456b478c4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5280e9575313421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a5de5b3a2284c99a4b19b270d19b6c6.psmdcp" Id="R7b620c901cbc4c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>