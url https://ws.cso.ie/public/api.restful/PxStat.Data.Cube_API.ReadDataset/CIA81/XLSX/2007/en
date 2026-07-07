--- v3 (2026-04-25)
+++ v4 (2026-07-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5280e9575313421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a5de5b3a2284c99a4b19b270d19b6c6.psmdcp" Id="R7b620c901cbc4c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e955914278340d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f06b4066bc0b43c28eb3cbc0c71a4b1b.psmdcp" Id="R81cfb32fb95c4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>