--- v4 (2026-07-07)
+++ v5 (2026-09-01)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e955914278340d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f06b4066bc0b43c28eb3cbc0c71a4b1b.psmdcp" Id="R81cfb32fb95c4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353c07734c30488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e1261da88274a67bcaf7ec763995715.psmdcp" Id="Rf7cb4aaacaf64c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CIA81</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Total Turnover attributed to Product Innovation Activities Nace Rev 2 by Product Innovation Type, NACE Rev 2 Sector and Year</x:t>
+    <x:t xml:space="preserve">Total Turnover attributed to Product Innovation Activities </x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/06/2024 11:00:00</x:t>
+    <x:t>22/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIA81/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENS</x:t>
+    <x:t>IIE</x:t>
   </x:si>
   <x:si>
-    <x:t>IIE-Nace Sector</x:t>
+    <x:t>Innovation in Irish Enterprises</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Devin Zibulsky</x:t>
+    <x:t>Oisin O'Mara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5267</x:t>
+    <x:t>(+353) 21 453 5985</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -167,51 +167,51 @@
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
     <x:t>Year</x:t>
   </x:si>
   <x:si>
     <x:t>C02491V03018</x:t>
   </x:si>
   <x:si>
     <x:t>Product Innovation Type</x:t>
   </x:si>
   <x:si>
     <x:t>C02673V03235</x:t>
   </x:si>
   <x:si>
     <x:t>NACE Rev 2 Sector</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
-    <x:t>Total Turnover attributed to Product Innovation Activities Nace Rev 2</x:t>
+    <x:t>Total Turnover attributed to Product Innovation Activities</x:t>
   </x:si>
   <x:si>
     <x:t>2008</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All turnover</x:t>
   </x:si>
   <x:si>
     <x:t>V3985</x:t>
   </x:si>
   <x:si>
     <x:t>Selected services (46,49 to 53,58,61 to 66,71)</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>V1513</x:t>
   </x:si>
   <x:si>
     <x:t>Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)</x:t>
   </x:si>
@@ -252,50 +252,53 @@
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>Turnover : unchanged turnover</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -447,71 +450,73 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="8">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="C02491V03018" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Product Innovation Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02673V03235" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -530,52 +535,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J161" totalsRowShown="0">
-  <x:autoFilter ref="A1:J161"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J181" totalsRowShown="0">
+  <x:autoFilter ref="A1:J181"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02491V03018"/>
     <x:tableColumn id="6" name="Product Innovation Type"/>
     <x:tableColumn id="7" name="C02673V03235"/>
     <x:tableColumn id="8" name="NACE Rev 2 Sector"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1076,58 +1081,58 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J161"/>
+  <x:dimension ref="A1:J181"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="63.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="52.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="71.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
@@ -4419,51 +4424,51 @@
       <x:c r="B104" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J104" s="0">
-        <x:v>42.2</x:v>
+        <x:v>39.4</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
@@ -4483,51 +4488,51 @@
       <x:c r="B106" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J106" s="0">
-        <x:v>57.8</x:v>
+        <x:v>60.6</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
@@ -4579,51 +4584,51 @@
       <x:c r="B109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J109" s="0">
-        <x:v>5.4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
@@ -4643,51 +4648,51 @@
       <x:c r="B111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J111" s="0">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
@@ -4739,51 +4744,51 @@
       <x:c r="B114" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J114" s="0">
-        <x:v>8.6</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
@@ -4803,51 +4808,51 @@
       <x:c r="B116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J116" s="0">
-        <x:v>5.7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
@@ -4899,51 +4904,51 @@
       <x:c r="B119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J119" s="0">
-        <x:v>86</x:v>
+        <x:v>85.2</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
@@ -4963,51 +4968,51 @@
       <x:c r="B121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J121" s="0">
-        <x:v>92</x:v>
+        <x:v>91.6</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
@@ -5059,51 +5064,51 @@
       <x:c r="B124" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J124" s="0">
-        <x:v>43.1</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
@@ -5123,51 +5128,51 @@
       <x:c r="B126" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J126" s="0">
-        <x:v>56.9</x:v>
+        <x:v>57.6</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
@@ -5219,51 +5224,51 @@
       <x:c r="B129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J129" s="0">
-        <x:v>7.3</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
@@ -5283,51 +5288,51 @@
       <x:c r="B131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J131" s="0">
-        <x:v>36.7</x:v>
+        <x:v>32.3</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
@@ -5379,51 +5384,51 @@
       <x:c r="B134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J134" s="0">
-        <x:v>32</x:v>
+        <x:v>28.6</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
@@ -5443,51 +5448,51 @@
       <x:c r="B136" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J136" s="0">
-        <x:v>8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
@@ -5539,51 +5544,51 @@
       <x:c r="B139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J139" s="0">
-        <x:v>60.7</x:v>
+        <x:v>64.4</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
@@ -5603,51 +5608,51 @@
       <x:c r="B141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J141" s="0">
-        <x:v>55.3</x:v>
+        <x:v>59.8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
@@ -5699,51 +5704,51 @@
       <x:c r="B144" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J144" s="0">
-        <x:v>47.1</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
@@ -5763,51 +5768,51 @@
       <x:c r="B146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J146" s="0">
-        <x:v>52.9</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
@@ -5859,51 +5864,51 @@
       <x:c r="B149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J149" s="0">
-        <x:v>43.1</x:v>
+        <x:v>41.4</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
@@ -6019,51 +6024,51 @@
       <x:c r="B154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J154" s="0">
-        <x:v>10.8</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
@@ -6083,51 +6088,51 @@
       <x:c r="B156" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J156" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
@@ -6179,51 +6184,51 @@
       <x:c r="B159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J159" s="0">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
@@ -6243,51 +6248,691 @@
       <x:c r="B161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J161" s="0">
-        <x:v>94.8</x:v>
+        <x:v>94.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:10">
+      <x:c r="A162" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H162" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J162" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:10">
+      <x:c r="A163" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I163" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:10">
+      <x:c r="A164" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H164" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I164" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J164" s="0">
+        <x:v>42.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:10">
+      <x:c r="A165" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I165" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:10">
+      <x:c r="A166" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H166" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I166" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J166" s="0">
+        <x:v>57.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:10">
+      <x:c r="A167" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10">
+      <x:c r="A168" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H168" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I168" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J168" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10">
+      <x:c r="A169" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I169" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J169" s="0">
+        <x:v>1.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:10">
+      <x:c r="A170" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H170" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I170" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J170" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:10">
+      <x:c r="A171" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I171" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J171" s="0">
+        <x:v>4.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:10">
+      <x:c r="A172" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H172" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10">
+      <x:c r="A173" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I173" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:10">
+      <x:c r="A174" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G174" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H174" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I174" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J174" s="0">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:10">
+      <x:c r="A175" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I175" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:10">
+      <x:c r="A176" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H176" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I176" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J176" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10">
+      <x:c r="A177" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I177" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J177" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:10">
+      <x:c r="A178" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H178" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:10">
+      <x:c r="A179" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I179" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J179" s="0">
+        <x:v>96.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10">
+      <x:c r="A180" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H180" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10">
+      <x:c r="A181" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J181" s="0">
+        <x:v>92.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6329,2078 +6974,2326 @@
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CIA81"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
-        <x:s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+        <x:s v="Total Turnover attributed to Product Innovation Activities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="8">
+      <x:sharedItems count="9">
         <x:s v="2008"/>
         <x:s v="2010"/>
         <x:s v="2012"/>
         <x:s v="2014"/>
         <x:s v="2016"/>
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2022"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02491V03018">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product Innovation Type">
       <x:sharedItems count="4">
         <x:s v="All turnover"/>
         <x:s v="Turnover : new to firm"/>
         <x:s v="Turnover : new to market"/>
         <x:s v="Turnover : unchanged turnover"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02673V03235">
       <x:sharedItems count="5">
         <x:s v="V3985"/>
         <x:s v="V1513"/>
         <x:s v="V1500"/>
         <x:s v="V1521"/>
         <x:s v="V3985R"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NACE Rev 2 Sector">
       <x:sharedItems count="5">
         <x:s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
         <x:s v="Industries (05 to 39)"/>
         <x:s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
         <x:s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="2.2" maxValue="100" count="55">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.4" maxValue="100" count="61">
         <x:n v="100"/>
         <x:s v=""/>
         <x:n v="4.8"/>
         <x:n v="5.1"/>
         <x:n v="7.5"/>
         <x:n v="3.7"/>
         <x:n v="87.7"/>
         <x:n v="91.1"/>
         <x:n v="4"/>
         <x:n v="5.2"/>
         <x:n v="4.1"/>
         <x:n v="6.5"/>
         <x:n v="91.9"/>
         <x:n v="88.3"/>
         <x:n v="10.5"/>
         <x:n v="2.4"/>
         <x:n v="17.3"/>
         <x:n v="12.1"/>
         <x:n v="72.5"/>
         <x:n v="85.3"/>
         <x:n v="30.4"/>
         <x:n v="69.6"/>
         <x:n v="2.6"/>
         <x:n v="16"/>
         <x:n v="83.1"/>
         <x:n v="81.4"/>
         <x:n v="35.6"/>
         <x:n v="64.4"/>
         <x:n v="4.2"/>
         <x:n v="35"/>
         <x:n v="2.3"/>
         <x:n v="60.8"/>
         <x:n v="95.3"/>
-        <x:n v="42.2"/>
-[...15 lines deleted...]
-        <x:n v="52.9"/>
+        <x:n v="39.4"/>
+        <x:n v="60.6"/>
+        <x:n v="5"/>
+        <x:n v="9.8"/>
+        <x:n v="6"/>
+        <x:n v="85.2"/>
+        <x:n v="91.6"/>
+        <x:n v="42.4"/>
+        <x:n v="57.6"/>
+        <x:n v="6.9"/>
+        <x:n v="32.3"/>
+        <x:n v="28.6"/>
+        <x:n v="7.9"/>
+        <x:n v="59.8"/>
+        <x:n v="47"/>
+        <x:n v="53"/>
+        <x:n v="41.4"/>
         <x:n v="3.1"/>
-        <x:n v="10.8"/>
-[...2 lines deleted...]
-        <x:n v="94.8"/>
+        <x:n v="10.6"/>
+        <x:n v="48"/>
+        <x:n v="94.6"/>
+        <x:n v="42.6"/>
+        <x:n v="57.4"/>
+        <x:n v="1.4"/>
+        <x:n v="4.3"/>
+        <x:n v="3"/>
+        <x:n v="96.3"/>
+        <x:n v="92.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="4.8"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="5.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="7.5"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="87.7"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="91.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="5.2"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="4.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="6.5"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="91.9"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="88.3"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="10.5"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="2.4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="17.3"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <n v="72.5"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="85.3"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="30.4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="69.6"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="4.8"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="83.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="81.4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="35.6"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="64.4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="4.2"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="2.4"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
     <n v="60.8"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="95.3"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="42.2"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="57.8"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="5.4"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="2.3"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="8.6"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="5.7"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="86"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="85.2"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="92"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="91.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="43.1"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="56.9"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="57.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="7.3"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="36.7"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="32"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="8"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="60.7"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="55.3"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="47.1"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="52.9"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="43.1"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="41.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Turnover : new to firm"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="10.8"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Turnover : new to market"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="2.2"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985"/>
     <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1513"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1500"/>
     <s v="Industries (05 to 39)"/>
     <s v="%"/>
-    <n v="46"/>
-[...3 lines deleted...]
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V1521"/>
     <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="CIA81"/>
-    <s v="Total Turnover attributed to Product Innovation Activities Nace Rev 2"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Turnover : unchanged turnover"/>
     <s v="V3985R"/>
     <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
     <s v="%"/>
-    <n v="94.8"/>
+    <n v="94.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All turnover"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All turnover"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All turnover"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All turnover"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All turnover"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="%"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Turnover : new to firm"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Turnover : new to firm"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Turnover : new to firm"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Turnover : new to firm"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Turnover : new to firm"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Turnover : new to market"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Turnover : new to market"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Turnover : new to market"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Turnover : new to market"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Turnover : new to market"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Turnover : unchanged turnover"/>
+    <s v="V3985"/>
+    <s v="Selected services (46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Turnover : unchanged turnover"/>
+    <s v="V1513"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58,61 to 66,71)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Turnover : unchanged turnover"/>
+    <s v="V1500"/>
+    <s v="Industries (05 to 39)"/>
+    <s v="%"/>
+    <n v="96.3"/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Turnover : unchanged turnover"/>
+    <s v="V1521"/>
+    <s v="Industries and selected services (05 to 39,46,49 to 53,58 to 63,64 to 66,71 to 73)"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="CIA81"/>
+    <s v="Total Turnover attributed to Product Innovation Activities"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Turnover : unchanged turnover"/>
+    <s v="V3985R"/>
+    <s v="Selected Services (46, 49-53, 58-63, 64-66, 71-73)"/>
+    <s v="%"/>
+    <n v="92.7"/>
   </r>
 </pivotCacheRecords>
 </file>