--- v2 (2026-02-26)
+++ v3 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf7b447ad6d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc62cdd2af76443ab3b76c3530bbc648.psmdcp" Id="Rf08c630f362a4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6381019986b4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba959684e8394f5eb5b242f221e5c3cd.psmdcp" Id="R6f67e14cf952425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>