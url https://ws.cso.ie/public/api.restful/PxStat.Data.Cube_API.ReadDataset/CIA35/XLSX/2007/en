--- v3 (2026-04-14)
+++ v4 (2026-06-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6381019986b4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba959684e8394f5eb5b242f221e5c3cd.psmdcp" Id="R6f67e14cf952425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7631983c50924a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55a761d364d24e7698044ce0161b9722.psmdcp" Id="Rdc7e1896292948e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>