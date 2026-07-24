--- v4 (2026-06-04)
+++ v5 (2026-07-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7631983c50924a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55a761d364d24e7698044ce0161b9722.psmdcp" Id="Rdc7e1896292948e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2f857039146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ff1eb7f1d494325bccd877b7dc08c28.psmdcp" Id="R31565fb9b096483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -116,54 +116,54 @@
         <x:family val="2"/>
       </x:rPr>
       <x:t>Other Countries (8)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> Definition - all countries excluding, Austria, Belgium, Bulgaria, Croatia, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Iceland, Ireland, Italy, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Netherlands, Northern Ireland, Norway, Poland, Portugal, Romania, Slovenia, Slovakia, Switzerland, Turkey, Spain, Sweden and Great Britain</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIA35/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENS</x:t>
-[...2 lines deleted...]
-    <x:t>IIE-Nace Sector</x:t>
+    <x:t>IIEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovation in Irish Enterprises (Archive Tables)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>census@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 895 1460</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>FOR</x:t>
   </x:si>