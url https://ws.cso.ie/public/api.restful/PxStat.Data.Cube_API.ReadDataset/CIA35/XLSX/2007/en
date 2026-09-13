--- v5 (2026-07-24)
+++ v6 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2f857039146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ff1eb7f1d494325bccd877b7dc08c28.psmdcp" Id="R31565fb9b096483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d07d6af560496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb9bb347da1d41c1b879cc4e47a47a8b.psmdcp" Id="R83dc7d6c0cbe4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>