--- v1 (2026-02-24)
+++ v2 (2026-04-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2b9f0630c6400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/267973b3745f4a87a5d8db88a71430ab.psmdcp" Id="R762a4ddcaa764d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8441bbb4a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925e6784dde4497390c4bfc73cec4d83.psmdcp" Id="Rb6a06c92d14847d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>