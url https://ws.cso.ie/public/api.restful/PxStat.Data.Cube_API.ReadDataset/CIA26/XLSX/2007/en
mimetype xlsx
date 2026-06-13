--- v2 (2026-04-11)
+++ v3 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8441bbb4a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925e6784dde4497390c4bfc73cec4d83.psmdcp" Id="Rb6a06c92d14847d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6815226493c842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ea24c1c2e394ab7b324a1c1e1f47f92.psmdcp" Id="R4739a41912d24931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>