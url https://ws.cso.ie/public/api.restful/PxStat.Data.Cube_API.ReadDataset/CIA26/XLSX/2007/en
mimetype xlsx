--- v3 (2026-06-13)
+++ v4 (2026-07-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6815226493c842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ea24c1c2e394ab7b324a1c1e1f47f92.psmdcp" Id="R4739a41912d24931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a66d6c0b4954755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d3fd0b9bc7742ebb45dae4385c024a2.psmdcp" Id="R0a0692f89b3e4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -65,54 +65,54 @@
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This release presents the final results of the community innovation survey (CIS) of enterprises in Ireland. The survey collected information about product and process innovations along with other key variables for the three year period 2004 to 2006 inclusive. The CIS was previously conducted by Forfàs but is now jointly conducted by the CSO and Forfàs to increase efficiency in the collection of statistical data and to reduce the burden on the participating enterprises. Data were collected in accordance with Section 33 of the Statistics Act, 1993 and with EU Law. Data are strictly confidential and will be used only for statistical purposes.   Methodological changes have been introduced in the CIS 2004-2006. As a consequence of this, no conclusions should be drawn regarding the direction or scale of any real changes between CIS 2002-2004 and CIS 2004-2006. # Product Innovation activities during the period 2004 to 2006.  Relates to 10 or more Persons Engaged  See background notes (https://www.cso.ie/en/methods/scienceandtechnology/communityinnovationsurvey/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CIA26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
-    <x:t>IIENS</x:t>
-[...2 lines deleted...]
-    <x:t>IIE-Nace Sector</x:t>
+    <x:t>IIEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovation in Irish Enterprises (Archive Tables)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Flannery</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 498 4262</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>FOR</x:t>
   </x:si>