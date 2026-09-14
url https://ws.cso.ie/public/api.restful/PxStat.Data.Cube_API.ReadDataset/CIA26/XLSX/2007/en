--- v4 (2026-07-30)
+++ v5 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a66d6c0b4954755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d3fd0b9bc7742ebb45dae4385c024a2.psmdcp" Id="R0a0692f89b3e4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f2a18f645143b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048e8c43038249afb184514fec73b9e3.psmdcp" Id="R92785ca48af24f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>