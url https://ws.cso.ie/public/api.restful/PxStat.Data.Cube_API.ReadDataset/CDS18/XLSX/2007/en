--- v1 (2025-11-16)
+++ v2 (2026-04-04)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb026f883082a4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ed0fc2b28445c4a61a9a4435ea9231.psmdcp" Id="R59a271b70a5445cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c1bff2c78640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0c1ba0533c4280a216dd394f2432e9.psmdcp" Id="Rf9f7a442dee64d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CDS18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over Usually Resident and Present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/1/2020 11:00:00 AM</x:t>
+    <x:t>01/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2011TIIP2</x:t>
   </x:si>
   <x:si>
     <x:t>Census 2011 This is Ireland Part 2</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -526,403 +526,180 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...351 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02757V03327" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="17">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education Completed" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="17">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02537V03240" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="CensusYear" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L460" totalsRowShown="0">
   <x:autoFilter ref="A1:L460"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="C02199V02655"/>
     <x:tableColumn id="4" name="Sex"/>
     <x:tableColumn id="5" name="C02757V03327"/>
     <x:tableColumn id="6" name="Highest Level of Education Completed"/>
     <x:tableColumn id="7" name="C02537V03240"/>
     <x:tableColumn id="8" name="Nationality"/>
     <x:tableColumn id="9" name="TLIST(A1)"/>
     <x:tableColumn id="10" name="CensusYear"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1195,51 +972,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1426,51 +1203,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L460"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="54.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="33.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="13.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -18942,51 +18719,51 @@
       <x:c r="I460" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J460" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L460" s="0">
         <x:v>96947</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -19003,51 +18780,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L460" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CDS18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
@@ -19575,27 +19352,6454 @@
         <x:n v="172911"/>
         <x:n v="25412"/>
         <x:n v="4381"/>
         <x:n v="2372"/>
         <x:n v="2473"/>
         <x:n v="3234"/>
         <x:n v="12952"/>
         <x:n v="1689"/>
         <x:n v="200012"/>
         <x:n v="60959"/>
         <x:n v="35235"/>
         <x:n v="1748"/>
         <x:n v="2975"/>
         <x:n v="7883"/>
         <x:n v="9623"/>
         <x:n v="13006"/>
         <x:n v="753"/>
         <x:n v="96947"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3049245"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="465788"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="101121"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="43997"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="100381"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="87796"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="132493"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="36256"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3551289"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2587394"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="344929"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="89389"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="33772"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="79669"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="62824"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="79275"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="31126"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2963449"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="38386"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3117"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1309"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="586"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="42028"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="395222"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14335"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6316"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="721"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1565"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3059"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3351"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="412908"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="465444"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="29101"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14015"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1429"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3729"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4843"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5085"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2629"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="497174"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="526306"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="67849"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="18555"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4400"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="15545"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="16776"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12573"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2457"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="596612"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="200733"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="54132"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8003"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2248"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22978"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="13151"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7752"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1069"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="255934"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="144512"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="24858"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6404"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2857"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7204"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4757"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3636"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="169962"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="108848"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="23437"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5762"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2647"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6156"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4390"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4482"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="132719"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="182788"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="34004"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6525"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5052"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4982"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4809"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12636"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="617"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="217409"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="231537"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="33454"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10116"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4437"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3815"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2786"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12300"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="624"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="265615"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="183978"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="34019"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6282"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6877"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9635"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2593"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8632"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="218514"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="16206"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4334"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1477"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1219"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1296"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="20589"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="93434"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22289"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4625"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1765"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3726"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5257"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6916"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="18262"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="133985"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="461851"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="120859"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="11732"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10225"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="20712"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="24972"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="53218"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5130"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="587840"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="342847"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="49915"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8277"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4206"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4586"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5834"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="27012"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3581"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="396343"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="119004"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="70944"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3455"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6019"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="16126"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19138"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="26206"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1549"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="191497"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1493993"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="231967"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="50744"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="21110"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="52054"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="42299"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="65760"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19018"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1744978"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1266012"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="171755"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="45141"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="16232"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="41698"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="30184"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="38500"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="16330"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1454097"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="21022"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1582"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22905"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="206442"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7465"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3195"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="950"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1349"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1562"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1835"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="215742"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="250192"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="15486"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6915"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="841"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2355"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2701"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1424"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="267102"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="238858"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="32733"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8411"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2096"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7966"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7964"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6296"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1202"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="272793"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="87063"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="31341"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3591"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1192"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14964"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7479"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4115"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="590"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="118994"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="100316"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14959"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4584"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1519"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4278"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2496"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2082"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="115688"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="47165"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10829"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3120"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1264"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2446"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1826"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2173"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="58203"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="81557"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14537"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3184"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2233"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1932"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1636"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5552"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="96399"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="103610"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14229"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5074"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1925"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1483"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="887"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4860"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="118151"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="76546"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14592"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3147"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3085"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3089"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="898"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4373"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="91374"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9439"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2713"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="775"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12179"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="43802"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="11289"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2160"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2046"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2583"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3579"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9476"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="64567"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="227981"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="60212"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5603"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4878"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10356"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12115"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="27260"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2688"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="290881"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="169936"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="24503"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3896"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1834"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2113"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2600"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14060"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1892"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="196331"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="58045"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="35709"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1707"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3044"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8243"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9515"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="13200"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="94550"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1555252"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="233821"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="50377"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22887"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="48327"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="45497"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="66733"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="17238"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1806311"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1321382"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="173174"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="44248"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="17540"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="37971"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="32640"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="40775"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="14796"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1509352"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="17364"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1535"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19123"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="188780"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6870"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3121"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1325"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1497"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1516"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="197166"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="215252"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="13615"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7100"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1374"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2169"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2384"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1205"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="230072"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="287448"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="35116"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10144"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2304"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7579"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8812"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6277"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="323819"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="113670"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22791"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4412"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1056"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8014"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5672"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3637"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="479"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="136940"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="44196"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9899"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1338"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2926"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2261"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1554"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="54274"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="61683"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12608"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2642"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1383"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3710"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2564"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2309"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="74516"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="101231"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19467"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3341"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2819"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3050"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3173"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7084"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="121010"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="127927"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19225"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5042"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2512"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2332"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1899"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7440"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="147464"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="107432"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="19427"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3135"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3792"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6546"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1695"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4259"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="127140"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6767"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1621"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="521"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (Ph.D.)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8410"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="49632"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="11000"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2465"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="844"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1680"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3337"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="8786"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="69418"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="233870"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="60647"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="6129"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="5347"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="10356"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12857"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="25958"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2442"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-1"/>
+    <s v="Total whose full-time education has not ceased"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="296959"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="172911"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="25412"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="4381"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2372"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2473"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="3234"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="12952"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1689"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="200012"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="60959"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="35235"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="GB01"/>
+    <s v="UK (1)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="1748"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="EU15X02"/>
+    <s v="EU15 excluding Irish and UK"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="2975"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="PL"/>
+    <s v="Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="7883"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ACC12X01"/>
+    <s v="EU15 to EU27 states excluding Polish"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="9623"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ON7"/>
+    <s v="Other nationalities (7)"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="13006"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="ZZZ99"/>
+    <s v="Not stated, including no nationality"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="753"/>
+  </r>
+  <r>
+    <s v="CDS18"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Number"/>
+    <n v="96947"/>
+  </r>
+</pivotCacheRecords>
 </file>