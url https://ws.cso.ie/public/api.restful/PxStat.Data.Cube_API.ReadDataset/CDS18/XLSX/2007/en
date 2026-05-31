--- v2 (2026-04-04)
+++ v3 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c1bff2c78640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c0c1ba0533c4280a216dd394f2432e9.psmdcp" Id="Rf9f7a442dee64d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f55f257942b4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/364b95175f8c4a9e857fe9d32cf5c1e1.psmdcp" Id="R38c19da5130f4140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>