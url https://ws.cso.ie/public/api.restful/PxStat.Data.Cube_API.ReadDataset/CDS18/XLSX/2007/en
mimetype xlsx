--- v3 (2026-05-31)
+++ v4 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f55f257942b4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/364b95175f8c4a9e857fe9d32cf5c1e1.psmdcp" Id="R38c19da5130f4140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45770aeebf4140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beed9fcf41d6444ebd73244dbe5548d3.psmdcp" Id="Re31b152201744e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>