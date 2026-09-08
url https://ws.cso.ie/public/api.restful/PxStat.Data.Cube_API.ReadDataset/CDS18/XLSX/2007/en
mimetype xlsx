--- v4 (2026-07-23)
+++ v5 (2026-09-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45770aeebf4140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beed9fcf41d6444ebd73244dbe5548d3.psmdcp" Id="Re31b152201744e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2251ee932e440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dad32c51521c46ccac98b886be3c58f6.psmdcp" Id="Rab35298adf33458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over Usually Resident and Present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2011TIIP2</x:t>
   </x:si>
   <x:si>
     <x:t>Census 2011 This is Ireland Part 2</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>census@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -962,51 +962,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CDS18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">