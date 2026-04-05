--- v0 (2025-11-13)
+++ v1 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb74e87d65e4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34af1e71b1e8405d84da9395224b3d3c.psmdcp" Id="Rf31a3762af20449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f2be820770417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3931ac18d964fc3a064cf5f9390649e.psmdcp" Id="Rc45a82ff210f4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CD607</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged One Year and Over Usually Resident and Present by Country of Previous Residence and Percentage who Lived Outside the State for One Year or More</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/3/2020 11:00:00 AM</x:t>
+    <x:t>03/06/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CD607/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2011P6</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 6 - Migration and Diversity in Ireland - A profile of diversity in Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -574,443 +574,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...391 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02779V03348" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="County of Usual Residence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="CensusYear" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J568" totalsRowShown="0">
   <x:autoFilter ref="A1:J568"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="C02199V02655"/>
     <x:tableColumn id="2" name="Sex"/>
     <x:tableColumn id="3" name="C02779V03348"/>
     <x:tableColumn id="4" name="County of Usual Residence"/>
     <x:tableColumn id="5" name="TLIST(A1)"/>
     <x:tableColumn id="6" name="CensusYear"/>
     <x:tableColumn id="7" name="STATISTIC"/>
     <x:tableColumn id="8" name="Statistic Label"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1281,51 +1022,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CD607/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1512,51 +1253,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J568"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="26.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="55.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -19722,51 +19463,51 @@
       <x:c r="G568" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J568" s="0">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -19783,51 +19524,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J568" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02779V03348">
       <x:sharedItems count="27">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
@@ -20439,27 +20180,6832 @@
         <x:n v="1399"/>
         <x:n v="595"/>
         <x:n v="1207"/>
         <x:n v="35226"/>
         <x:n v="18889"/>
         <x:n v="13700"/>
         <x:n v="1507"/>
         <x:n v="1335"/>
         <x:n v="2347"/>
         <x:n v="77889"/>
         <x:n v="24.3"/>
         <x:n v="6202"/>
         <x:n v="3222"/>
         <x:n v="1579"/>
         <x:n v="458"/>
         <x:n v="943"/>
         <x:n v="29228"/>
         <x:n v="21.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="892370"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="393079"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="205506"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="70559"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="223226"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="4453276"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="9208"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4077"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2507"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2149"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="53288"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="266319"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="82112"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="76030"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="19156"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="89021"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="1228400"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="37566"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="14924"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="9624"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2698"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="10320"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="204989"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="16638"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="8331"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3298"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1026"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3983"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="93043"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="12396"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5870"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3105"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="618"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2803"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="78667"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="7677"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3666"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2014"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="622"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1375"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="38133"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="19716"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="8983"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4067"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1409"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="5257"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="120040"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="31898"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="13539"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="7902"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2782"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="7675"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="179398"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="11744"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5639"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2721"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="901"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2483"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="75007"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="16233"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7378"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3587"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3991"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="83831"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="24949"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="13563"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5416"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1221"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="4749"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="141931"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="26399"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="11855"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5753"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2123"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="6668"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="132553"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="23388"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="11691"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4063"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2665"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="4969"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="113481"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="95460"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="41248"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="23815"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="7582"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="22815"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="504732"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="30285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="15846"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5503"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="3477"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="5459"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="140270"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="32457"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="14803"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="7442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2498"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="7714"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="186996"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="27431"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="14728"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5663"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1796"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="5244"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="155307"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="20299"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="10269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3704"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1387"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="4939"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="110949"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="56308"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="26109"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="11026"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="6799"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="12374"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="241962"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="7390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4529"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="703"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1083"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="30984"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="30645"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="19474"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4187"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2582"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="4402"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="126942"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="13384"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7963"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1957"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1000"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2464"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="62687"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="13442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7630"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2190"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2446"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="63680"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="13279"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6874"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2859"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1158"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2388"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="71312"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="36285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="26198"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2952"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="2541"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="4594"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="155751"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="11574"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5780"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3046"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="887"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1861"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="58943"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="434236"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="190488"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="101363"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="33214"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="109171"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="2206779"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="4579"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="1979"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1316"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1068"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="26779"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="129962"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="40718"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="36823"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="9079"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="43342"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="598338"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="18456"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7241"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4854"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1303"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="5058"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="101997"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="8042"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3956"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1675"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1927"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="46685"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6029"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2797"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1524"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1422"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="39611"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="3830"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="1781"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="695"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="19206"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="9591"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4393"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2002"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2523"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="59337"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="15599"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6673"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3880"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3706"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="89546"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="5722"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2675"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1381"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1232"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="37588"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="7968"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3519"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1842"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2028"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="41567"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="12081"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6510"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2690"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="535"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2346"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="70191"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="12814"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5768"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2770"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3236"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="65677"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="11229"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5661"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1939"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1208"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2421"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="56544"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="46405"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="19864"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="11928"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="3555"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="11058"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="250437"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="14572"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7593"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2713"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1572"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2694"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="70153"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="16053"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7252"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3734"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1127"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3940"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="93413"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="13412"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7132"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2873"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="836"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2571"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="77824"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="9898"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4913"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1847"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2465"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="55077"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="27301"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="12609"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5396"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="3227"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="6069"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="120613"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="3566"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2153"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="523"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="15737"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="14882"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="9501"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2104"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1177"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2100"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="63559"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6551"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3895"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1006"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="444"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1206"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="31645"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6521"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3648"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1195"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="31592"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6405"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3201"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1460"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="563"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1181"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="36086"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="17396"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="12498"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1445"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1206"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2247"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="77862"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="5372"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2558"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1467"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="918"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="29715"/>
+  </r>
+  <r>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="458134"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="202591"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="104143"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="37345"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="114055"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="2246497"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="4629"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2098"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1191"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1081"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="26509"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Carlow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="136357"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="41394"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="39207"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="10077"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="45679"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="630062"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Dublin"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="19110"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7683"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4770"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="5262"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="102992"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Kildare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="8596"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4375"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1623"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="542"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2056"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="46358"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Kilkenny"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6367"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3073"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1381"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="39056"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Laois"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="3847"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="1885"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="331"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="18927"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Longford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="10125"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4590"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2065"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2734"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="60703"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Louth"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="16299"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6866"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="4022"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1442"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3969"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="89852"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="Meath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6022"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2964"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="467"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="37419"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="Offaly"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="8265"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3859"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="698"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1963"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="42264"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Westmeath"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="12868"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7053"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2726"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="686"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2403"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="71740"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Wexford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="13585"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6087"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2983"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1083"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3432"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="66876"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="12"/>
+    <s v="Wicklow"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="12159"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="6030"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2124"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1457"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2548"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="56937"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="13"/>
+    <s v="Clare"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="49055"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="21384"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="11887"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="4027"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="11757"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="254295"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Cork"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="15713"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="8253"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2790"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1905"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2765"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="70117"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="Kerry"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="16404"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7551"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="3708"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1371"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="3774"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="93583"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Limerick"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="14019"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="7596"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2790"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2673"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="77483"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="17"/>
+    <s v="Tipperary"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="10401"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="5356"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1857"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="714"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2474"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="55872"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Waterford"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="29007"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="13500"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="5630"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="3572"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="6305"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="121349"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Galway"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="3824"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="2376"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="542"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="15247"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Leitrim"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="15763"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="9973"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="2083"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1405"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2302"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="63383"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="21"/>
+    <s v="Mayo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6833"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="4068"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="556"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="31042"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Roscommon"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6921"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3982"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="596"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="32088"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Sligo"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6874"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3673"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1399"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="1207"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="35226"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Cavan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="18889"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="13700"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1507"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="2347"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="77889"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Donegal"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C1"/>
+    <s v="Lived outside the State for one year or more"/>
+    <s v="Number"/>
+    <n v="6202"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C2"/>
+    <s v="Country of previous residence - UK"/>
+    <s v="Number"/>
+    <n v="3222"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C3"/>
+    <s v="Country of previous residence - other EU countries"/>
+    <s v="Number"/>
+    <n v="1579"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C4"/>
+    <s v="Country of previous residence - USA"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C5"/>
+    <s v="Country of previous residence - other countries"/>
+    <s v="Number"/>
+    <n v="943"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C6"/>
+    <s v="All usually resident on Census Night"/>
+    <s v="Number"/>
+    <n v="29228"/>
+  </r>
+  <r>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Monaghan"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="CD607C7"/>
+    <s v="Lived outside the State as a percentage of all usually resident"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+</pivotCacheRecords>
 </file>