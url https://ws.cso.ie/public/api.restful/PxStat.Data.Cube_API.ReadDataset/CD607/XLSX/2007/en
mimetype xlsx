--- v1 (2026-04-05)
+++ v2 (2026-06-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f2be820770417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3931ac18d964fc3a064cf5f9390649e.psmdcp" Id="Rc45a82ff210f4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6246a21769b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172a0391b866408a80057603fb86dc59.psmdcp" Id="R13e98e3d63e140d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>