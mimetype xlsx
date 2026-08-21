--- v2 (2026-06-11)
+++ v3 (2026-08-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6246a21769b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/172a0391b866408a80057603fb86dc59.psmdcp" Id="R13e98e3d63e140d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd299cf161f0c40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b631f76e51e1412da149eae1af371ac2.psmdcp" Id="R221962325958498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>