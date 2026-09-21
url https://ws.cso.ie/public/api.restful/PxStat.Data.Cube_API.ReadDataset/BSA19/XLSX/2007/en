--- v4 (2026-07-17)
+++ v5 (2026-09-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b137b04be6f433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17fe120a97834a4b95488dbadb9f56c8.psmdcp" Id="R3dc8011065b74b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc7acb918c842da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9957c2e00f94382a2349d0997254502.psmdcp" Id="R46c27cd417bd4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -80,51 +80,51 @@
         <x:b/>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Services Sectors</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>: Includes spend from all other sectors, however for reasons of confidentiality it should be noted that the value of this contribution to the Services Sector total is minimal.   See background notes(https://www.cso.ie/en/methods/scienceandtechnology/businessexpenditureonrd/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BSA19/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BSA19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>BERDR</x:t>
   </x:si>
   <x:si>
     <x:t>BERD Region</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Devin Zibulsky</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -806,51 +806,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BSA19/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BSA19/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">