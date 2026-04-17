--- v0 (2026-02-28)
+++ v1 (2026-04-17)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6c128c220d4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0267d757a67042749837c19dfc82e914.psmdcp" Id="Rf839a88c9ed94cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf0ae334c86415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a4d4671b0b40ed884d45e07a780263.psmdcp" Id="R59cd7b6c19034f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current Account Balance with the UK: Trade and Income Balance</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2025 11:00:00</x:t>
+    <x:t>05/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ37/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -405,50 +405,56 @@
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37C02</x:t>
   </x:si>
   <x:si>
     <x:t>Income balance with the UK, net</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37C03</x:t>
   </x:si>
   <x:si>
     <x:t>Current Account balance with the UK, net</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -616,171 +622,173 @@
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="39">
+      <items count="40">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
+        <item x="39"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="39">
+      <items count="40">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
+        <item x="39"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H118" totalsRowShown="0">
-  <x:autoFilter ref="A1:H118"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
+  <x:autoFilter ref="A1:H121"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1279,51 +1287,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H118"/>
+  <x:dimension ref="A1:H121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2337,2074 +2345,2152 @@
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>3867.93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B41" s="0" t="s">
+      <x:c r="D41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>-3042</x:v>
+        <x:v>6098.08</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>-3427</x:v>
+        <x:v>-3042</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>-3946</x:v>
+        <x:v>-3427</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>-2660</x:v>
+        <x:v>-3946</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>-2463</x:v>
+        <x:v>-2660</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>-3948</x:v>
+        <x:v>-2463</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>-3491</x:v>
+        <x:v>-3948</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>-2502</x:v>
+        <x:v>-3491</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>-2834</x:v>
+        <x:v>-2502</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>-4552</x:v>
+        <x:v>-2834</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>-3975</x:v>
+        <x:v>-4552</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>-4609</x:v>
+        <x:v>-3975</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>-3333</x:v>
+        <x:v>-4609</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>-4829</x:v>
+        <x:v>-3333</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>-3943</x:v>
+        <x:v>-4829</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>-2829</x:v>
+        <x:v>-3943</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-4259</x:v>
+        <x:v>-2829</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>-3537</x:v>
+        <x:v>-4259</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>-3244</x:v>
+        <x:v>-3537</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>-3098</x:v>
+        <x:v>-3244</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>-3080</x:v>
+        <x:v>-3098</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>-4281</x:v>
+        <x:v>-3080</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>-4759</x:v>
+        <x:v>-4281</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>-3619</x:v>
+        <x:v>-4759</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>-4112</x:v>
+        <x:v>-3619</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>-5340</x:v>
+        <x:v>-4112</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>-4315</x:v>
+        <x:v>-5340</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>-6152</x:v>
+        <x:v>-4315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>-5710</x:v>
+        <x:v>-6152</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>-7967</x:v>
+        <x:v>-5710</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>-7254</x:v>
+        <x:v>-7967</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>-7129</x:v>
+        <x:v>-7254</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>-7615</x:v>
+        <x:v>-7129</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>-8887</x:v>
+        <x:v>-7615</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>-9181</x:v>
+        <x:v>-8887</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>-9637</x:v>
+        <x:v>-9181</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>-8061</x:v>
+        <x:v>-9637</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-11438</x:v>
+        <x:v>-8061</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>-8347.21</x:v>
+        <x:v>-11438</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>-343</x:v>
+        <x:v>-8347.21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>-791</x:v>
+        <x:v>-8734.87</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>-732</x:v>
+        <x:v>-343</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>876</x:v>
+        <x:v>-791</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>801</x:v>
+        <x:v>-732</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>-225</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>-188</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>-647</x:v>
+        <x:v>-225</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>-820</x:v>
+        <x:v>-188</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>-1912</x:v>
+        <x:v>-647</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-994</x:v>
+        <x:v>-820</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>-1926</x:v>
+        <x:v>-1912</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>-1854</x:v>
+        <x:v>-994</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>-2004</x:v>
+        <x:v>-1926</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>-1093</x:v>
+        <x:v>-1854</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>-17</x:v>
+        <x:v>-2004</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>-1585</x:v>
+        <x:v>-1093</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>-1005</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>173</x:v>
+        <x:v>-1585</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>-318</x:v>
+        <x:v>-1005</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>899</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>-1011</x:v>
+        <x:v>-318</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>-778</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>482</x:v>
+        <x:v>-1011</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>-2068</x:v>
+        <x:v>-778</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>-2422</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>-2295</x:v>
+        <x:v>-2068</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>-4147</x:v>
+        <x:v>-2422</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>-4015</x:v>
+        <x:v>-2295</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>-5312</x:v>
+        <x:v>-4147</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>-4438</x:v>
+        <x:v>-4015</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>-4514</x:v>
+        <x:v>-5312</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>-4962</x:v>
+        <x:v>-4438</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>-6181</x:v>
+        <x:v>-4514</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>-4881</x:v>
+        <x:v>-4962</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>-6431</x:v>
+        <x:v>-6181</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>-5450</x:v>
+        <x:v>-4881</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>-7732</x:v>
+        <x:v>-6431</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>-5450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>-7732</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D118" s="0" t="s">
+      <x:c r="D120" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E118" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H118" s="0">
+      <x:c r="E120" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
         <x:v>-4479.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>-2636.78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4454,268 +4540,273 @@
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="BPQ37C01"/>
         <x:s v="BPQ37C02"/>
         <x:s v="BPQ37C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Trade Balance with the UK, net"/>
         <x:s v="Income balance with the UK, net"/>
         <x:s v="Current Account balance with the UK, net"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="39">
+      <x:sharedItems count="40">
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
         <x:s v="20172"/>
         <x:s v="20173"/>
         <x:s v="20174"/>
         <x:s v="20181"/>
         <x:s v="20182"/>
         <x:s v="20183"/>
         <x:s v="20184"/>
         <x:s v="20191"/>
         <x:s v="20192"/>
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="39">
+      <x:sharedItems count="40">
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-11438" maxValue="4300" count="116">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-11438" maxValue="6098.08" count="119">
         <x:n v="2699"/>
         <x:n v="2635"/>
         <x:n v="3215"/>
         <x:n v="3536"/>
         <x:n v="3264"/>
         <x:n v="3723"/>
         <x:n v="3304"/>
         <x:n v="1855"/>
         <x:n v="2014"/>
         <x:n v="2640"/>
         <x:n v="2983"/>
         <x:n v="2684"/>
         <x:n v="1479"/>
         <x:n v="2825"/>
         <x:n v="2850"/>
         <x:n v="2812"/>
         <x:n v="2673"/>
         <x:n v="2532"/>
         <x:n v="3417"/>
         <x:n v="2781"/>
         <x:n v="3978"/>
         <x:n v="3270"/>
         <x:n v="3981"/>
         <x:n v="4100"/>
         <x:n v="2043"/>
         <x:n v="2917"/>
         <x:n v="2021"/>
         <x:n v="2005"/>
         <x:n v="1694"/>
         <x:n v="2654"/>
         <x:n v="2816"/>
         <x:n v="2616"/>
         <x:n v="2707"/>
         <x:n v="4300"/>
         <x:n v="3205"/>
         <x:n v="2611"/>
         <x:n v="3706"/>
         <x:n v="3867.93"/>
+        <x:n v="6098.08"/>
         <x:n v="-3042"/>
         <x:n v="-3427"/>
         <x:n v="-3946"/>
         <x:n v="-2660"/>
         <x:n v="-2463"/>
         <x:n v="-3948"/>
         <x:n v="-3491"/>
         <x:n v="-2502"/>
         <x:n v="-2834"/>
         <x:n v="-4552"/>
         <x:n v="-3975"/>
         <x:n v="-4609"/>
         <x:n v="-3333"/>
         <x:n v="-4829"/>
         <x:n v="-3943"/>
         <x:n v="-2829"/>
         <x:n v="-4259"/>
         <x:n v="-3537"/>
         <x:n v="-3244"/>
         <x:n v="-3098"/>
         <x:n v="-3080"/>
         <x:n v="-4281"/>
         <x:n v="-4759"/>
         <x:n v="-3619"/>
         <x:n v="-4112"/>
         <x:n v="-5340"/>
         <x:n v="-4315"/>
         <x:n v="-6152"/>
         <x:n v="-5710"/>
         <x:n v="-7967"/>
         <x:n v="-7254"/>
         <x:n v="-7129"/>
         <x:n v="-7615"/>
         <x:n v="-8887"/>
         <x:n v="-9181"/>
         <x:n v="-9637"/>
         <x:n v="-8061"/>
         <x:n v="-11438"/>
         <x:n v="-8347.21"/>
+        <x:n v="-8734.87"/>
         <x:n v="-343"/>
         <x:n v="-791"/>
         <x:n v="-732"/>
         <x:n v="876"/>
         <x:n v="801"/>
         <x:n v="-225"/>
         <x:n v="-188"/>
         <x:n v="-647"/>
         <x:n v="-820"/>
         <x:n v="-1912"/>
         <x:n v="-994"/>
         <x:n v="-1926"/>
         <x:n v="-1854"/>
         <x:n v="-2004"/>
         <x:n v="-1093"/>
         <x:n v="-17"/>
         <x:n v="-1585"/>
         <x:n v="-1005"/>
         <x:n v="173"/>
         <x:n v="-318"/>
         <x:n v="899"/>
         <x:n v="-1011"/>
         <x:n v="-778"/>
         <x:n v="482"/>
         <x:n v="-2068"/>
         <x:n v="-2422"/>
         <x:n v="-2295"/>
         <x:n v="-4147"/>
         <x:n v="-4015"/>
         <x:n v="-5312"/>
         <x:n v="-4438"/>
         <x:n v="-4514"/>
         <x:n v="-4962"/>
         <x:n v="-6181"/>
         <x:n v="-4881"/>
         <x:n v="-6431"/>
         <x:n v="-5450"/>
         <x:n v="-7732"/>
         <x:n v="-4479.28"/>
+        <x:n v="-2636.78"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2699"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
@@ -5071,50 +5162,60 @@
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2611"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="3706"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="3867.93"/>
   </r>
   <r>
+    <s v="BPQ37C01"/>
+    <s v="Trade Balance with the UK, net"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="6098.08"/>
+  </r>
+  <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-3042"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-3427"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
@@ -5461,50 +5562,60 @@
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-8061"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-11438"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-8347.21"/>
   </r>
   <r>
+    <s v="BPQ37C02"/>
+    <s v="Income balance with the UK, net"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="-8734.87"/>
+  </r>
+  <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-343"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-791"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
@@ -5850,27 +5961,37 @@
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-5450"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-7732"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-4479.28"/>
   </r>
+  <r>
+    <s v="BPQ37C03"/>
+    <s v="Current Account balance with the UK, net"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="-2636.78"/>
+  </r>
 </pivotCacheRecords>
 </file>