--- v1 (2026-04-17)
+++ v2 (2026-08-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf0ae334c86415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a4d4671b0b40ed884d45e07a780263.psmdcp" Id="R59cd7b6c19034f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afa517fa149485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fb762eae5ea44fb8d40fb50b2271dc5.psmdcp" Id="R2ad727e7be374bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current Account Balance with the UK: Trade and Income Balance</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2026 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ37/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -411,50 +411,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37C02</x:t>
   </x:si>
   <x:si>
     <x:t>Income balance with the UK, net</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ37C03</x:t>
   </x:si>
   <x:si>
     <x:t>Current Account balance with the UK, net</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -622,173 +628,175 @@
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="41">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="41">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
-  <x:autoFilter ref="A1:H121"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H124" totalsRowShown="0">
+  <x:autoFilter ref="A1:H124"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1287,64 +1295,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H121"/>
+  <x:dimension ref="A1:H124"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="9.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -2080,2417 +2088,2495 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>1694</x:v>
+        <x:v>1613.02</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>2654</x:v>
+        <x:v>2684.61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>2816</x:v>
+        <x:v>2880.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>2616</x:v>
+        <x:v>2619.61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>2654</x:v>
+        <x:v>2920.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>2707</x:v>
+        <x:v>3267.15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>4300</x:v>
+        <x:v>4921.76</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>3205</x:v>
+        <x:v>3900.98</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>2611</x:v>
+        <x:v>3471.44</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>3706</x:v>
+        <x:v>3835.79</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>3867.93</x:v>
+        <x:v>4211.36</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>6098.08</x:v>
+        <x:v>5935.35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B42" s="0" t="s">
+      <x:c r="D42" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>-3042</x:v>
+        <x:v>6407.58</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>-3427</x:v>
+        <x:v>-3042</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>-3946</x:v>
+        <x:v>-3427</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>-2660</x:v>
+        <x:v>-3946</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>-2463</x:v>
+        <x:v>-2660</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>-3948</x:v>
+        <x:v>-2463</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>-3491</x:v>
+        <x:v>-3948</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>-2502</x:v>
+        <x:v>-3491</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>-2834</x:v>
+        <x:v>-2502</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>-4552</x:v>
+        <x:v>-2834</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>-3975</x:v>
+        <x:v>-4552</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>-4609</x:v>
+        <x:v>-3975</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>-3333</x:v>
+        <x:v>-4609</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>-4829</x:v>
+        <x:v>-3333</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>-3943</x:v>
+        <x:v>-4829</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-2829</x:v>
+        <x:v>-3943</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>-4259</x:v>
+        <x:v>-2829</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>-3537</x:v>
+        <x:v>-4259</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>-3244</x:v>
+        <x:v>-3537</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>-3098</x:v>
+        <x:v>-3244</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>-3080</x:v>
+        <x:v>-3098</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>-4281</x:v>
+        <x:v>-3080</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>-4759</x:v>
+        <x:v>-4281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>-3619</x:v>
+        <x:v>-4759</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>-4112</x:v>
+        <x:v>-3619</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>-5340</x:v>
+        <x:v>-4112</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>-4315</x:v>
+        <x:v>-5340</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>-6152</x:v>
+        <x:v>-4315</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>-5710</x:v>
+        <x:v>-6152</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>-7967</x:v>
+        <x:v>-5553.9</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>-7254</x:v>
+        <x:v>-7912.41</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>-7129</x:v>
+        <x:v>-7186.52</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>-7615</x:v>
+        <x:v>-7386.07</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>-8887</x:v>
+        <x:v>-7871.79</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>-9181</x:v>
+        <x:v>-9788.85</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>-9637</x:v>
+        <x:v>-9641.74</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-8061</x:v>
+        <x:v>-10779.37</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>-11438</x:v>
+        <x:v>-9559.36</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>-8347.21</x:v>
+        <x:v>-10670.96</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>-8734.87</x:v>
+        <x:v>-8786.44</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>-343</x:v>
+        <x:v>-7177.18</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>-791</x:v>
+        <x:v>-7586.75</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>-732</x:v>
+        <x:v>-343</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>876</x:v>
+        <x:v>-791</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>801</x:v>
+        <x:v>-732</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>-225</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>-188</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>-647</x:v>
+        <x:v>-225</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-820</x:v>
+        <x:v>-188</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>-1912</x:v>
+        <x:v>-647</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>-994</x:v>
+        <x:v>-820</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>-1926</x:v>
+        <x:v>-1912</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>-1854</x:v>
+        <x:v>-994</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>-2004</x:v>
+        <x:v>-1926</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>-1093</x:v>
+        <x:v>-1854</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>-17</x:v>
+        <x:v>-2004</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>-1585</x:v>
+        <x:v>-1093</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>-1005</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>173</x:v>
+        <x:v>-1585</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>-318</x:v>
+        <x:v>-1005</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>899</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>-1011</x:v>
+        <x:v>-318</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>-778</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>482</x:v>
+        <x:v>-1011</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>-2068</x:v>
+        <x:v>-778</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>-2422</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>-2295</x:v>
+        <x:v>-2068</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>-4147</x:v>
+        <x:v>-2422</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>-4015</x:v>
+        <x:v>-2295</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>-5312</x:v>
+        <x:v>-4147</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>-4438</x:v>
+        <x:v>-3940.88</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>-4514</x:v>
+        <x:v>-5227.8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>-4962</x:v>
+        <x:v>-4306.28</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>-6181</x:v>
+        <x:v>-4766.46</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>-4881</x:v>
+        <x:v>-4951.46</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>-6431</x:v>
+        <x:v>-6521.69</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>-5450</x:v>
+        <x:v>-4719.98</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>-7732</x:v>
+        <x:v>-6878.39</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>-4479.28</x:v>
+        <x:v>-6087.92</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>-6835.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>-4575.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D121" s="0" t="s">
+      <x:c r="D123" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E121" s="0" t="s">
-[...9 lines deleted...]
-        <x:v>-2636.78</x:v>
+      <x:c r="E123" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>-1241.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>-1179.16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4540,273 +4626,279 @@
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="BPQ37C01"/>
         <x:s v="BPQ37C02"/>
         <x:s v="BPQ37C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Trade Balance with the UK, net"/>
         <x:s v="Income balance with the UK, net"/>
         <x:s v="Current Account balance with the UK, net"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="40">
+      <x:sharedItems count="41">
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
         <x:s v="20172"/>
         <x:s v="20173"/>
         <x:s v="20174"/>
         <x:s v="20181"/>
         <x:s v="20182"/>
         <x:s v="20183"/>
         <x:s v="20184"/>
         <x:s v="20191"/>
         <x:s v="20192"/>
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="40">
+      <x:sharedItems count="41">
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-11438" maxValue="6098.08" count="119">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-10779.37" maxValue="6407.58" count="123">
         <x:n v="2699"/>
         <x:n v="2635"/>
         <x:n v="3215"/>
         <x:n v="3536"/>
         <x:n v="3264"/>
         <x:n v="3723"/>
         <x:n v="3304"/>
         <x:n v="1855"/>
         <x:n v="2014"/>
         <x:n v="2640"/>
         <x:n v="2983"/>
         <x:n v="2684"/>
         <x:n v="1479"/>
         <x:n v="2825"/>
         <x:n v="2850"/>
         <x:n v="2812"/>
         <x:n v="2673"/>
         <x:n v="2532"/>
         <x:n v="3417"/>
         <x:n v="2781"/>
         <x:n v="3978"/>
         <x:n v="3270"/>
         <x:n v="3981"/>
         <x:n v="4100"/>
         <x:n v="2043"/>
         <x:n v="2917"/>
         <x:n v="2021"/>
         <x:n v="2005"/>
-        <x:n v="1694"/>
-[...9 lines deleted...]
-        <x:n v="6098.08"/>
+        <x:n v="1613.02"/>
+        <x:n v="2684.61"/>
+        <x:n v="2880.24"/>
+        <x:n v="2619.61"/>
+        <x:n v="2920.34"/>
+        <x:n v="3267.15"/>
+        <x:n v="4921.76"/>
+        <x:n v="3900.98"/>
+        <x:n v="3471.44"/>
+        <x:n v="3835.79"/>
+        <x:n v="4211.36"/>
+        <x:n v="5935.35"/>
+        <x:n v="6407.58"/>
         <x:n v="-3042"/>
         <x:n v="-3427"/>
         <x:n v="-3946"/>
         <x:n v="-2660"/>
         <x:n v="-2463"/>
         <x:n v="-3948"/>
         <x:n v="-3491"/>
         <x:n v="-2502"/>
         <x:n v="-2834"/>
         <x:n v="-4552"/>
         <x:n v="-3975"/>
         <x:n v="-4609"/>
         <x:n v="-3333"/>
         <x:n v="-4829"/>
         <x:n v="-3943"/>
         <x:n v="-2829"/>
         <x:n v="-4259"/>
         <x:n v="-3537"/>
         <x:n v="-3244"/>
         <x:n v="-3098"/>
         <x:n v="-3080"/>
         <x:n v="-4281"/>
         <x:n v="-4759"/>
         <x:n v="-3619"/>
         <x:n v="-4112"/>
         <x:n v="-5340"/>
         <x:n v="-4315"/>
         <x:n v="-6152"/>
-        <x:n v="-5710"/>
-[...10 lines deleted...]
-        <x:n v="-8734.87"/>
+        <x:n v="-5553.9"/>
+        <x:n v="-7912.41"/>
+        <x:n v="-7186.52"/>
+        <x:n v="-7386.07"/>
+        <x:n v="-7871.79"/>
+        <x:n v="-9788.85"/>
+        <x:n v="-9641.74"/>
+        <x:n v="-10779.37"/>
+        <x:n v="-9559.36"/>
+        <x:n v="-10670.96"/>
+        <x:n v="-8786.44"/>
+        <x:n v="-7177.18"/>
+        <x:n v="-7586.75"/>
         <x:n v="-343"/>
         <x:n v="-791"/>
         <x:n v="-732"/>
         <x:n v="876"/>
         <x:n v="801"/>
         <x:n v="-225"/>
         <x:n v="-188"/>
         <x:n v="-647"/>
         <x:n v="-820"/>
         <x:n v="-1912"/>
         <x:n v="-994"/>
         <x:n v="-1926"/>
         <x:n v="-1854"/>
         <x:n v="-2004"/>
         <x:n v="-1093"/>
         <x:n v="-17"/>
         <x:n v="-1585"/>
         <x:n v="-1005"/>
         <x:n v="173"/>
         <x:n v="-318"/>
         <x:n v="899"/>
         <x:n v="-1011"/>
         <x:n v="-778"/>
         <x:n v="482"/>
         <x:n v="-2068"/>
         <x:n v="-2422"/>
         <x:n v="-2295"/>
         <x:n v="-4147"/>
-        <x:n v="-4015"/>
-[...10 lines deleted...]
-        <x:n v="-2636.78"/>
+        <x:n v="-3940.88"/>
+        <x:n v="-5227.8"/>
+        <x:n v="-4306.28"/>
+        <x:n v="-4766.46"/>
+        <x:n v="-4951.46"/>
+        <x:n v="-6521.69"/>
+        <x:n v="-4719.98"/>
+        <x:n v="-6878.39"/>
+        <x:n v="-6087.92"/>
+        <x:n v="-6835.17"/>
+        <x:n v="-4575.08"/>
+        <x:n v="-1241.83"/>
+        <x:n v="-1179.16"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2699"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
@@ -5059,161 +5151,171 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2021"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2005"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1694"/>
+    <n v="1613.02"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2654"/>
+    <n v="2684.61"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2816"/>
+    <n v="2880.24"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2616"/>
+    <n v="2619.61"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2654"/>
+    <n v="2920.34"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2707"/>
+    <n v="3267.15"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="4300"/>
+    <n v="4921.76"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3205"/>
+    <n v="3900.98"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2611"/>
+    <n v="3471.44"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3706"/>
+    <n v="3835.79"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3867.93"/>
+    <n v="4211.36"/>
   </r>
   <r>
     <s v="BPQ37C01"/>
     <s v="Trade Balance with the UK, net"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="6098.08"/>
+    <n v="5935.35"/>
+  </r>
+  <r>
+    <s v="BPQ37C01"/>
+    <s v="Trade Balance with the UK, net"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="6407.58"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-3042"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-3427"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20163"/>
@@ -5459,161 +5561,171 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-4315"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-6152"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5710"/>
+    <n v="-5553.9"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7967"/>
+    <n v="-7912.41"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7254"/>
+    <n v="-7186.52"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7129"/>
+    <n v="-7386.07"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7615"/>
+    <n v="-7871.79"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-8887"/>
+    <n v="-9788.85"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-9181"/>
+    <n v="-9641.74"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-9637"/>
+    <n v="-10779.37"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-8061"/>
+    <n v="-9559.36"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-11438"/>
+    <n v="-10670.96"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-8347.21"/>
+    <n v="-8786.44"/>
   </r>
   <r>
     <s v="BPQ37C02"/>
     <s v="Income balance with the UK, net"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-8734.87"/>
+    <n v="-7177.18"/>
+  </r>
+  <r>
+    <s v="BPQ37C02"/>
+    <s v="Income balance with the UK, net"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="-7586.75"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-343"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-791"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20163"/>
@@ -5859,139 +5971,149 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-2295"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-4147"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4015"/>
+    <n v="-3940.88"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5312"/>
+    <n v="-5227.8"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4438"/>
+    <n v="-4306.28"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4514"/>
+    <n v="-4766.46"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4962"/>
+    <n v="-4951.46"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6181"/>
+    <n v="-6521.69"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4881"/>
+    <n v="-4719.98"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6431"/>
+    <n v="-6878.39"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5450"/>
+    <n v="-6087.92"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7732"/>
+    <n v="-6835.17"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4479.28"/>
+    <n v="-4575.08"/>
   </r>
   <r>
     <s v="BPQ37C03"/>
     <s v="Current Account balance with the UK, net"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2636.78"/>
+    <n v="-1241.83"/>
+  </r>
+  <r>
+    <s v="BPQ37C03"/>
+    <s v="Current Account balance with the UK, net"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="-1179.16"/>
   </r>
 </pivotCacheRecords>
 </file>