--- v2 (2026-03-15)
+++ v3 (2026-04-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85aff59a99714ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9133d0149e194f58b0811c75a8432075.psmdcp" Id="R1b2fc40c12be4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3a28254bf54f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43207dd6821442a7b53337f2b0ec0440.psmdcp" Id="Ra5a76b613d9244de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>