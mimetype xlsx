--- v3 (2026-04-30)
+++ v4 (2026-06-20)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3a28254bf54f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43207dd6821442a7b53337f2b0ec0440.psmdcp" Id="Ra5a76b613d9244de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d1a9a30de84960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f52b8d7de5747bc88f65b89ea3d1d1b.psmdcp" Id="R582dc106c45f4313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Assets BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2026 11:00:00</x:t>
+    <x:t>04/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -750,50 +750,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -945,51 +951,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="92">
+      <items count="93">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1038,54 +1044,55 @@
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
+        <item x="92"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="92">
+      <items count="93">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1134,98 +1141,99 @@
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
+        <item x="92"/>
       </items>
     </pivotField>
     <pivotField name="BPASSET" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Security" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H553" totalsRowShown="0">
-  <x:autoFilter ref="A1:H553"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H559" totalsRowShown="0">
+  <x:autoFilter ref="A1:H559"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="BPASSET"/>
     <x:tableColumn id="6" name="Security"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1724,51 +1732,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H553"/>
+  <x:dimension ref="A1:H559"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16116,50 +16124,206 @@
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H553" s="0">
         <x:v>151.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:8">
+      <x:c r="A554" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B554" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E554" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F554" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G554" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H554" s="0">
+        <x:v>18.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:8">
+      <x:c r="A555" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B555" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E555" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F555" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G555" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H555" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:8">
+      <x:c r="A556" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B556" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E556" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F556" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G556" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H556" s="0">
+        <x:v>8.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:8">
+      <x:c r="A557" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H557" s="0">
+        <x:v>-11.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:8">
+      <x:c r="A558" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H558" s="0">
+        <x:v>-87.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:8">
+      <x:c r="A559" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H559" s="0">
+        <x:v>108.86</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16205,51 +16369,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPQ18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Reserve Assets BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="92">
+      <x:sharedItems count="93">
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
         <x:s v="20072"/>
         <x:s v="20073"/>
         <x:s v="20074"/>
         <x:s v="20081"/>
         <x:s v="20082"/>
         <x:s v="20083"/>
         <x:s v="20084"/>
         <x:s v="20091"/>
@@ -16298,54 +16462,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="92">
+      <x:sharedItems count="93">
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
@@ -16394,79 +16559,80 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BPASSET">
       <x:sharedItems count="6">
         <x:s v="0"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Security">
       <x:sharedItems count="6">
         <x:s v="Reserve Assets: Total"/>
         <x:s v="Monetary Gold"/>
         <x:s v="Special Drawing Rights"/>
         <x:s v="Reserve Position in the IMF"/>
         <x:s v="Foreign Exchange"/>
         <x:s v="Other Reserve Assets"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="211">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="216">
         <x:n v="-1818"/>
         <x:n v="0"/>
         <x:n v="2"/>
         <x:n v="-27"/>
         <x:n v="-1793"/>
         <x:n v="43"/>
         <x:n v="1"/>
         <x:n v="-1"/>
         <x:n v="84"/>
         <x:n v="26"/>
         <x:n v="55"/>
         <x:n v="-79"/>
         <x:n v="-3"/>
         <x:n v="44"/>
         <x:n v="-120"/>
         <x:n v="-1189"/>
         <x:n v="-65"/>
         <x:n v="-1128"/>
         <x:n v="-135"/>
         <x:n v="-8"/>
         <x:n v="-39"/>
         <x:n v="-88"/>
         <x:n v="129"/>
         <x:n v="-19"/>
         <x:n v="147"/>
@@ -16634,50 +16800,55 @@
         <x:n v="-361"/>
         <x:n v="254"/>
         <x:n v="-54"/>
         <x:n v="48"/>
         <x:n v="-305"/>
         <x:n v="-321"/>
         <x:n v="245"/>
         <x:n v="528"/>
         <x:n v="-225"/>
         <x:n v="238"/>
         <x:n v="132"/>
         <x:n v="53"/>
         <x:n v="-291"/>
         <x:n v="-172"/>
         <x:n v="-149"/>
         <x:n v="106.91"/>
         <x:n v="80.99"/>
         <x:n v="3.17"/>
         <x:n v="105.76"/>
         <x:n v="-83.01"/>
         <x:n v="-54.5"/>
         <x:n v="9.3"/>
         <x:n v="-0.78"/>
         <x:n v="-214.24"/>
         <x:n v="151.22"/>
+        <x:n v="18.21"/>
+        <x:n v="8.71"/>
+        <x:n v="-11.95"/>
+        <x:n v="-87.4"/>
+        <x:n v="108.86"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20031"/>
     <s v="2003Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="-1818"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20031"/>
     <s v="2003Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
@@ -22162,27 +22333,87 @@
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
     <n v="-0.78"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="-214.24"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
     <n v="151.22"/>
   </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="0"/>
+    <s v="Reserve Assets: Total"/>
+    <s v="Euro Million"/>
+    <n v="18.21"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="Monetary Gold"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="Special Drawing Rights"/>
+    <s v="Euro Million"/>
+    <n v="8.71"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="03"/>
+    <s v="Reserve Position in the IMF"/>
+    <s v="Euro Million"/>
+    <n v="-11.95"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="04"/>
+    <s v="Foreign Exchange"/>
+    <s v="Euro Million"/>
+    <n v="-87.4"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="05"/>
+    <s v="Other Reserve Assets"/>
+    <s v="Euro Million"/>
+    <n v="108.86"/>
+  </r>
 </pivotCacheRecords>
 </file>