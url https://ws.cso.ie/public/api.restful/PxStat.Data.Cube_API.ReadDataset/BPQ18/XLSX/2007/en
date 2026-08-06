--- v4 (2026-06-20)
+++ v5 (2026-08-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d1a9a30de84960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f52b8d7de5747bc88f65b89ea3d1d1b.psmdcp" Id="R582dc106c45f4313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dede535d5b64d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec67e07418b477e960cede652b08392.psmdcp" Id="R5eb7464d08094c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Assets BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/06/2026 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -14277,51 +14277,51 @@
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>11</x:v>
+        <x:v>11.16</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H483" s="0">
@@ -14329,155 +14329,155 @@
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>-7</x:v>
+        <x:v>-6.56</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>1</x:v>
+        <x:v>1.04</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>41</x:v>
+        <x:v>41.12</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>-24</x:v>
+        <x:v>-24.43</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>-24</x:v>
+        <x:v>-24.5</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0">
@@ -14485,155 +14485,155 @@
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H490" s="0">
-        <x:v>44</x:v>
+        <x:v>44.23</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>1</x:v>
+        <x:v>0.88</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>-79</x:v>
+        <x:v>-78.91</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>-529</x:v>
+        <x:v>-528.75</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H495" s="0">
@@ -14641,155 +14641,155 @@
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>-26</x:v>
+        <x:v>-26.34</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>46</x:v>
+        <x:v>45.68</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>-458</x:v>
+        <x:v>-457.93</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>-90</x:v>
+        <x:v>-90.16</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>107</x:v>
+        <x:v>107.11</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H501" s="0">
@@ -14797,155 +14797,155 @@
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H502" s="0">
-        <x:v>-64</x:v>
+        <x:v>-64.23</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H503" s="0">
-        <x:v>-52</x:v>
+        <x:v>-52.3</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H504" s="0">
-        <x:v>172</x:v>
+        <x:v>171.62</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:8">
       <x:c r="A505" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H505" s="0">
-        <x:v>52</x:v>
+        <x:v>52.03</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>-85</x:v>
+        <x:v>-85.17</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H507" s="0">
@@ -14953,155 +14953,155 @@
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H508" s="0">
-        <x:v>13</x:v>
+        <x:v>13.27</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H509" s="0">
-        <x:v>9</x:v>
+        <x:v>8.52</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>-361</x:v>
+        <x:v>-361.26</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H511" s="0">
-        <x:v>254</x:v>
+        <x:v>254.3</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>7</x:v>
+        <x:v>7.32</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H513" s="0">
@@ -15109,155 +15109,155 @@
       </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H514" s="0">
-        <x:v>12</x:v>
+        <x:v>11.88</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>-54</x:v>
+        <x:v>-53.9</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>1</x:v>
+        <x:v>1.08</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H517" s="0">
-        <x:v>48</x:v>
+        <x:v>48.26</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H518" s="0">
-        <x:v>-305</x:v>
+        <x:v>-305.27</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H519" s="0">
@@ -15265,155 +15265,155 @@
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H520" s="0">
-        <x:v>4</x:v>
+        <x:v>4.28</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>-8</x:v>
+        <x:v>-7.86</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>-321</x:v>
+        <x:v>-321.03</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H523" s="0">
-        <x:v>19</x:v>
+        <x:v>19.34</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H524" s="0">
-        <x:v>245</x:v>
+        <x:v>244.84</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H525" s="0">
@@ -15421,155 +15421,155 @@
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>11</x:v>
+        <x:v>10.75</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>-69</x:v>
+        <x:v>-68.7</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H528" s="0">
-        <x:v>528</x:v>
+        <x:v>527.52</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H529" s="0">
-        <x:v>-225</x:v>
+        <x:v>-224.73</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>238</x:v>
+        <x:v>237.86</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H531" s="0">
@@ -15577,155 +15577,155 @@
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H532" s="0">
-        <x:v>9</x:v>
+        <x:v>9.43</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H533" s="0">
-        <x:v>43</x:v>
+        <x:v>43.33</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H534" s="0">
-        <x:v>132</x:v>
+        <x:v>131.67</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>53</x:v>
+        <x:v>53.43</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H536" s="0">
-        <x:v>-291</x:v>
+        <x:v>-308.72</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:8">
       <x:c r="A537" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H537" s="0">
@@ -15733,129 +15733,129 @@
       </x:c>
     </x:row>
     <x:row r="538" spans="1:8">
       <x:c r="A538" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H538" s="0">
-        <x:v>-3</x:v>
+        <x:v>-2.68</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:8">
       <x:c r="A539" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H539" s="0">
-        <x:v>33</x:v>
+        <x:v>32.93</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H540" s="0">
-        <x:v>-172</x:v>
+        <x:v>-190.15</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H541" s="0">
-        <x:v>-149</x:v>
+        <x:v>-148.82</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H542" s="0">
@@ -15993,51 +15993,51 @@
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H548" s="0">
-        <x:v>-54.5</x:v>
+        <x:v>-54.72</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H549" s="0">
@@ -16123,51 +16123,51 @@
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>151.22</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H554" s="0">
@@ -16588,51 +16588,51 @@
       <x:sharedItems count="6">
         <x:s v="0"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Security">
       <x:sharedItems count="6">
         <x:s v="Reserve Assets: Total"/>
         <x:s v="Monetary Gold"/>
         <x:s v="Special Drawing Rights"/>
         <x:s v="Reserve Position in the IMF"/>
         <x:s v="Foreign Exchange"/>
         <x:s v="Other Reserve Assets"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="216">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="239">
         <x:n v="-1818"/>
         <x:n v="0"/>
         <x:n v="2"/>
         <x:n v="-27"/>
         <x:n v="-1793"/>
         <x:n v="43"/>
         <x:n v="1"/>
         <x:n v="-1"/>
         <x:n v="84"/>
         <x:n v="26"/>
         <x:n v="55"/>
         <x:n v="-79"/>
         <x:n v="-3"/>
         <x:n v="44"/>
         <x:n v="-120"/>
         <x:n v="-1189"/>
         <x:n v="-65"/>
         <x:n v="-1128"/>
         <x:n v="-135"/>
         <x:n v="-8"/>
         <x:n v="-39"/>
         <x:n v="-88"/>
         <x:n v="129"/>
         <x:n v="-19"/>
         <x:n v="147"/>
@@ -16764,86 +16764,109 @@
         <x:n v="396"/>
         <x:n v="166"/>
         <x:n v="173"/>
         <x:n v="370"/>
         <x:n v="-198"/>
         <x:n v="72"/>
         <x:n v="-199"/>
         <x:n v="271"/>
         <x:n v="4081"/>
         <x:n v="49"/>
         <x:n v="4003"/>
         <x:n v="-127"/>
         <x:n v="156"/>
         <x:n v="654"/>
         <x:n v="520"/>
         <x:n v="-73"/>
         <x:n v="-129"/>
         <x:n v="135"/>
         <x:n v="-333"/>
         <x:n v="69"/>
         <x:n v="33"/>
         <x:n v="56"/>
         <x:n v="603"/>
         <x:n v="171"/>
         <x:n v="217"/>
-        <x:n v="11"/>
-[...24 lines deleted...]
-        <x:n v="-149"/>
+        <x:n v="11.16"/>
+        <x:n v="-6.56"/>
+        <x:n v="1.04"/>
+        <x:n v="41.12"/>
+        <x:n v="-24.43"/>
+        <x:n v="-24.5"/>
+        <x:n v="44.23"/>
+        <x:n v="0.88"/>
+        <x:n v="-78.91"/>
+        <x:n v="9.3"/>
+        <x:n v="-528.75"/>
+        <x:n v="-26.34"/>
+        <x:n v="45.68"/>
+        <x:n v="-457.93"/>
+        <x:n v="-90.16"/>
+        <x:n v="107.11"/>
+        <x:n v="-64.23"/>
+        <x:n v="-52.3"/>
+        <x:n v="171.62"/>
+        <x:n v="52.03"/>
+        <x:n v="-85.17"/>
+        <x:n v="13.27"/>
+        <x:n v="8.52"/>
+        <x:n v="-361.26"/>
+        <x:n v="254.3"/>
+        <x:n v="7.32"/>
+        <x:n v="11.88"/>
+        <x:n v="-53.9"/>
+        <x:n v="1.08"/>
+        <x:n v="48.26"/>
+        <x:n v="-305.27"/>
+        <x:n v="4.28"/>
+        <x:n v="-7.86"/>
+        <x:n v="-321.03"/>
+        <x:n v="19.34"/>
+        <x:n v="244.84"/>
+        <x:n v="10.75"/>
+        <x:n v="-68.7"/>
+        <x:n v="527.52"/>
+        <x:n v="-224.73"/>
+        <x:n v="237.86"/>
+        <x:n v="9.43"/>
+        <x:n v="43.33"/>
+        <x:n v="131.67"/>
+        <x:n v="53.43"/>
+        <x:n v="-308.72"/>
+        <x:n v="-2.68"/>
+        <x:n v="32.93"/>
+        <x:n v="-190.15"/>
+        <x:n v="-148.82"/>
         <x:n v="106.91"/>
         <x:n v="80.99"/>
         <x:n v="3.17"/>
         <x:n v="105.76"/>
         <x:n v="-83.01"/>
-        <x:n v="-54.5"/>
-        <x:n v="9.3"/>
+        <x:n v="-54.72"/>
         <x:n v="-0.78"/>
         <x:n v="-214.24"/>
-        <x:n v="151.22"/>
+        <x:n v="151"/>
         <x:n v="18.21"/>
         <x:n v="8.71"/>
         <x:n v="-11.95"/>
         <x:n v="-87.4"/>
         <x:n v="108.86"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20031"/>
     <s v="2003Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="-1818"/>
   </r>
   <r>
     <s v="BPQ18"/>
@@ -21621,641 +21644,641 @@
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
     <n v="-69"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="11"/>
+    <n v="11.16"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="-7"/>
+    <n v="-6.56"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="1"/>
+    <n v="1.04"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="41"/>
+    <n v="41.12"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="-24"/>
+    <n v="-24.43"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-24"/>
+    <n v="-24.5"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="44"/>
+    <n v="44.23"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="1"/>
+    <n v="0.88"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-79"/>
+    <n v="-78.91"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="9"/>
+    <n v="9.3"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-529"/>
+    <n v="-528.75"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="-26"/>
+    <n v="-26.34"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="46"/>
+    <n v="45.68"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-458"/>
+    <n v="-457.93"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="-90"/>
+    <n v="-90.16"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="107"/>
+    <n v="107.11"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="-64"/>
+    <n v="-64.23"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-52"/>
+    <n v="-52.3"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="172"/>
+    <n v="171.62"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="52"/>
+    <n v="52.03"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-85"/>
+    <n v="-85.17"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="13"/>
+    <n v="13.27"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="9"/>
+    <n v="8.52"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-361"/>
+    <n v="-361.26"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="254"/>
+    <n v="254.3"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="7"/>
+    <n v="7.32"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="12"/>
+    <n v="11.88"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-54"/>
+    <n v="-53.9"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="1"/>
+    <n v="1.08"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="48"/>
+    <n v="48.26"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-305"/>
+    <n v="-305.27"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="4"/>
+    <n v="4.28"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-8"/>
+    <n v="-7.86"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-321"/>
+    <n v="-321.03"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="19"/>
+    <n v="19.34"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="245"/>
+    <n v="244.84"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="11"/>
+    <n v="10.75"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-69"/>
+    <n v="-68.7"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="528"/>
+    <n v="527.52"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="-225"/>
+    <n v="-224.73"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="238"/>
+    <n v="237.86"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="9"/>
+    <n v="9.43"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="43"/>
+    <n v="43.33"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="132"/>
+    <n v="131.67"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="53"/>
+    <n v="53.43"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-291"/>
+    <n v="-308.72"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="-3"/>
+    <n v="-2.68"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="33"/>
+    <n v="32.93"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-172"/>
+    <n v="-190.15"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="-149"/>
+    <n v="-148.82"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="106.91"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20253"/>
@@ -22281,101 +22304,101 @@
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="105.76"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
     <n v="-83.01"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-54.5"/>
+    <n v="-54.72"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
     <n v="9.3"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
     <n v="-0.78"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="-214.24"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="151.22"/>
+    <n v="151"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="18.21"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20261"/>