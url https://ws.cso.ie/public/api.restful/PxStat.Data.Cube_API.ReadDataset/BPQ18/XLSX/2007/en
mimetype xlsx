--- v5 (2026-08-06)
+++ v6 (2026-09-26)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dede535d5b64d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fec67e07418b477e960cede652b08392.psmdcp" Id="R5eb7464d08094c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb69e778acbb40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85daea6a2ede486c8a1d87706a74945a.psmdcp" Id="Re9705ef092d9427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Assets BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/07/2026 11:00:00</x:t>
+    <x:t>04/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>internationalaccounts@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -756,50 +756,56 @@
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -951,51 +957,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="93">
+      <items count="94">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1045,54 +1051,55 @@
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
+        <item x="93"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="93">
+      <items count="94">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1142,98 +1149,99 @@
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
+        <item x="93"/>
       </items>
     </pivotField>
     <pivotField name="BPASSET" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Security" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H559" totalsRowShown="0">
-  <x:autoFilter ref="A1:H559"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H565" totalsRowShown="0">
+  <x:autoFilter ref="A1:H565"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="BPASSET"/>
     <x:tableColumn id="6" name="Security"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1487,51 +1495,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ18/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1732,51 +1740,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H559"/>
+  <x:dimension ref="A1:H565"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16280,50 +16288,206 @@
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H559" s="0">
         <x:v>108.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="560" spans="1:8">
+      <x:c r="A560" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B560" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C560" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D560" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E560" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F560" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G560" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H560" s="0">
+        <x:v>25.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="561" spans="1:8">
+      <x:c r="A561" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B561" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C561" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D561" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E561" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F561" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G561" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H561" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:8">
+      <x:c r="A562" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E562" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F562" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G562" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H562" s="0">
+        <x:v>8.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:8">
+      <x:c r="A563" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B563" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E563" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F563" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G563" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H563" s="0">
+        <x:v>10.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:8">
+      <x:c r="A564" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E564" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F564" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G564" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H564" s="0">
+        <x:v>105.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:8">
+      <x:c r="A565" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B565" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C565" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E565" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F565" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G565" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H565" s="0">
+        <x:v>-98.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16369,51 +16533,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPQ18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Reserve Assets BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="93">
+      <x:sharedItems count="94">
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
         <x:s v="20072"/>
         <x:s v="20073"/>
         <x:s v="20074"/>
         <x:s v="20081"/>
         <x:s v="20082"/>
         <x:s v="20083"/>
         <x:s v="20084"/>
         <x:s v="20091"/>
@@ -16463,54 +16627,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="93">
+      <x:sharedItems count="94">
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
         <x:s v="2008Q2"/>
         <x:s v="2008Q3"/>
         <x:s v="2008Q4"/>
         <x:s v="2009Q1"/>
@@ -16560,79 +16725,80 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BPASSET">
       <x:sharedItems count="6">
         <x:s v="0"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Security">
       <x:sharedItems count="6">
         <x:s v="Reserve Assets: Total"/>
         <x:s v="Monetary Gold"/>
         <x:s v="Special Drawing Rights"/>
         <x:s v="Reserve Position in the IMF"/>
         <x:s v="Foreign Exchange"/>
         <x:s v="Other Reserve Assets"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="239">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-1818" maxValue="4081" count="244">
         <x:n v="-1818"/>
         <x:n v="0"/>
         <x:n v="2"/>
         <x:n v="-27"/>
         <x:n v="-1793"/>
         <x:n v="43"/>
         <x:n v="1"/>
         <x:n v="-1"/>
         <x:n v="84"/>
         <x:n v="26"/>
         <x:n v="55"/>
         <x:n v="-79"/>
         <x:n v="-3"/>
         <x:n v="44"/>
         <x:n v="-120"/>
         <x:n v="-1189"/>
         <x:n v="-65"/>
         <x:n v="-1128"/>
         <x:n v="-135"/>
         <x:n v="-8"/>
         <x:n v="-39"/>
         <x:n v="-88"/>
         <x:n v="129"/>
         <x:n v="-19"/>
         <x:n v="147"/>
@@ -16828,50 +16994,55 @@
         <x:n v="-224.73"/>
         <x:n v="237.86"/>
         <x:n v="9.43"/>
         <x:n v="43.33"/>
         <x:n v="131.67"/>
         <x:n v="53.43"/>
         <x:n v="-308.72"/>
         <x:n v="-2.68"/>
         <x:n v="32.93"/>
         <x:n v="-190.15"/>
         <x:n v="-148.82"/>
         <x:n v="106.91"/>
         <x:n v="80.99"/>
         <x:n v="3.17"/>
         <x:n v="105.76"/>
         <x:n v="-83.01"/>
         <x:n v="-54.72"/>
         <x:n v="-0.78"/>
         <x:n v="-214.24"/>
         <x:n v="151"/>
         <x:n v="18.21"/>
         <x:n v="8.71"/>
         <x:n v="-11.95"/>
         <x:n v="-87.4"/>
         <x:n v="108.86"/>
+        <x:n v="25.91"/>
+        <x:n v="8.54"/>
+        <x:n v="10.31"/>
+        <x:n v="105.95"/>
+        <x:n v="-98.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20031"/>
     <s v="2003Q1"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="-1818"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20031"/>
     <s v="2003Q1"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
@@ -22416,27 +22587,87 @@
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
     <n v="-11.95"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="-87.4"/>
   </r>
   <r>
     <s v="BPQ18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
     <n v="108.86"/>
   </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="0"/>
+    <s v="Reserve Assets: Total"/>
+    <s v="Euro Million"/>
+    <n v="25.91"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="01"/>
+    <s v="Monetary Gold"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="02"/>
+    <s v="Special Drawing Rights"/>
+    <s v="Euro Million"/>
+    <n v="8.54"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="03"/>
+    <s v="Reserve Position in the IMF"/>
+    <s v="Euro Million"/>
+    <n v="10.31"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="04"/>
+    <s v="Foreign Exchange"/>
+    <s v="Euro Million"/>
+    <n v="105.95"/>
+  </r>
+  <r>
+    <s v="BPQ18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="05"/>
+    <s v="Other Reserve Assets"/>
+    <s v="Euro Million"/>
+    <n v="-98.9"/>
+  </r>
 </pivotCacheRecords>
 </file>