--- v1 (2026-02-06)
+++ v2 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a7f88c852e4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3190c1c3d38f4715bf2d999c9ee91c51.psmdcp" Id="Rbf31cb2e77bd4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee4342df6e1465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa84ea54de3345ac9cffd9266e3a3562.psmdcp" Id="R4397b9dc6fb0458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current, Capital and Financial Account Balances BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2025 11:00:00</x:t>
+    <x:t>05/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -805,50 +805,56 @@
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -999,51 +1005,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="95">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1095,54 +1101,55 @@
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="95">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1194,50 +1201,51 @@
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="C03142V03794" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Sub Head" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -1252,52 +1260,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1141" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1141"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1153" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1153"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03142V03794"/>
     <x:tableColumn id="6" name="Sub Head"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1796,64 +1804,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1141"/>
+  <x:dimension ref="A1:H1153"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="9.424911" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -31476,50 +31484,362 @@
     </x:row>
     <x:row r="1141" spans="1:8">
       <x:c r="A1141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1141" s="0">
         <x:v>-5268.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:8">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1142" s="0">
+        <x:v>12807.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:8">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1143" s="0">
+        <x:v>-180.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:8">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1144" s="0">
+        <x:v>42234.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:8">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1145" s="0">
+        <x:v>8095.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:8">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1146" s="0">
+        <x:v>-36444.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:8">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1147" s="0">
+        <x:v>-29427.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:8">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1148" s="0">
+        <x:v>-1078.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:8">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1149" s="0">
+        <x:v>8822.18000000002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:8">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1150" s="0">
+        <x:v>-3804.33999999998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:8">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1151" s="0">
+        <x:v>18636.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:8">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1152" s="0">
+        <x:v>-7460.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:8">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1153" s="0">
+        <x:v>-2299.05</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -31565,51 +31885,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPQ15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Current, Capital and Financial Account Balances BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="95">
+      <x:sharedItems count="96">
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
         <x:s v="20072"/>
         <x:s v="20073"/>
         <x:s v="20074"/>
         <x:s v="20081"/>
@@ -31661,54 +31981,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="95">
+      <x:sharedItems count="96">
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
@@ -31760,91 +32081,92 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03142V03794">
       <x:sharedItems count="12">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sub Head">
       <x:sharedItems count="12">
         <x:s v="Current account"/>
         <x:s v="Capital account"/>
         <x:s v="Merchandise"/>
         <x:s v="Services"/>
         <x:s v="Primary income"/>
         <x:s v="Invisibles"/>
         <x:s v="Secondary income"/>
         <x:s v="Financial account"/>
         <x:s v="Net Errors and omissions"/>
         <x:s v="Direct investment"/>
         <x:s v="Portfolio investment"/>
         <x:s v="Other investment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1112">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1124">
         <x:n v="-147"/>
         <x:n v="5"/>
         <x:n v="9581"/>
         <x:n v="-3828"/>
         <x:n v="-5592"/>
         <x:n v="-9728"/>
         <x:n v="-308"/>
         <x:n v="-2200"/>
         <x:n v="-2058"/>
         <x:n v="-6205"/>
         <x:n v="13891"/>
         <x:n v="-9621"/>
         <x:n v="-749"/>
         <x:n v="21"/>
         <x:n v="9087"/>
         <x:n v="-3651"/>
         <x:n v="-5871"/>
         <x:n v="-9836"/>
         <x:n v="-314"/>
         <x:n v="-123"/>
         <x:n v="605"/>
         <x:n v="-1379"/>
         <x:n v="-940"/>
         <x:n v="2432"/>
         <x:n v="474"/>
@@ -32913,50 +33235,62 @@
         <x:n v="11949"/>
         <x:n v="19494"/>
         <x:n v="-4842"/>
         <x:n v="58431"/>
         <x:n v="12440"/>
         <x:n v="-50128"/>
         <x:n v="-38937"/>
         <x:n v="-1249"/>
         <x:n v="20293"/>
         <x:n v="5641"/>
         <x:n v="38802"/>
         <x:n v="42133"/>
         <x:n v="-60351"/>
         <x:n v="13940.96"/>
         <x:n v="-1917.24"/>
         <x:n v="55397.66"/>
         <x:n v="6144.29"/>
         <x:n v="-46381.66"/>
         <x:n v="-41456.71"/>
         <x:n v="-1219.34"/>
         <x:n v="6488.06"/>
         <x:n v="-5535.66"/>
         <x:n v="-19137.48"/>
         <x:n v="30787.53"/>
         <x:n v="-5268.89"/>
+        <x:n v="12807.31"/>
+        <x:n v="-180.79"/>
+        <x:n v="42234.57"/>
+        <x:n v="8095.96"/>
+        <x:n v="-36444.74"/>
+        <x:n v="-29427.27"/>
+        <x:n v="-1078.49"/>
+        <x:n v="8822.18000000002"/>
+        <x:n v="-3804.33999999998"/>
+        <x:n v="18636.11"/>
+        <x:n v="-7460.37"/>
+        <x:n v="-2299.05"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
     <n v="-147"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
@@ -44321,27 +44655,147 @@
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
     <n v="-19137.48"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
     <n v="30787.53"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
     <n v="-5268.89"/>
   </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="01"/>
+    <s v="Current account"/>
+    <s v="Euro Million"/>
+    <n v="12807.31"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="02"/>
+    <s v="Capital account"/>
+    <s v="Euro Million"/>
+    <n v="-180.79"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="03"/>
+    <s v="Merchandise"/>
+    <s v="Euro Million"/>
+    <n v="42234.57"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="04"/>
+    <s v="Services"/>
+    <s v="Euro Million"/>
+    <n v="8095.96"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="05"/>
+    <s v="Primary income"/>
+    <s v="Euro Million"/>
+    <n v="-36444.74"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="06"/>
+    <s v="Invisibles"/>
+    <s v="Euro Million"/>
+    <n v="-29427.27"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="07"/>
+    <s v="Secondary income"/>
+    <s v="Euro Million"/>
+    <n v="-1078.49"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="08"/>
+    <s v="Financial account"/>
+    <s v="Euro Million"/>
+    <n v="8822.18000000002"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="09"/>
+    <s v="Net Errors and omissions"/>
+    <s v="Euro Million"/>
+    <n v="-3804.33999999998"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="10"/>
+    <s v="Direct investment"/>
+    <s v="Euro Million"/>
+    <n v="18636.11"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="11"/>
+    <s v="Portfolio investment"/>
+    <s v="Euro Million"/>
+    <n v="-7460.37"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="12"/>
+    <s v="Other investment"/>
+    <s v="Euro Million"/>
+    <n v="-2299.05"/>
+  </r>
 </pivotCacheRecords>
 </file>