--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee4342df6e1465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa84ea54de3345ac9cffd9266e3a3562.psmdcp" Id="R4397b9dc6fb0458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ba6d1102bb4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fcd633b2e4e435c825a3e7da16871d8.psmdcp" Id="R223899d8400d4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>