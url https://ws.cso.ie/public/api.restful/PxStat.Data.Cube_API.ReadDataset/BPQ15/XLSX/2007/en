--- v3 (2026-05-31)
+++ v4 (2026-07-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ba6d1102bb4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fcd633b2e4e435c825a3e7da16871d8.psmdcp" Id="R223899d8400d4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92afb363e8a4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475bcc75eea54d7aac9e22ae56a79d4c.psmdcp" Id="R99c841ec1cc549ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current, Capital and Financial Account Balances BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2026 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -811,50 +811,56 @@
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -1005,51 +1011,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="97">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1102,54 +1108,55 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="97">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1202,50 +1209,51 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
       </items>
     </pivotField>
     <pivotField name="C03142V03794" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Sub Head" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -1260,52 +1268,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1153" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1153"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1165" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1165"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03142V03794"/>
     <x:tableColumn id="6" name="Sub Head"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1804,51 +1812,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1153"/>
+  <x:dimension ref="A1:H1165"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -28077,3769 +28085,4081 @@
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:8">
       <x:c r="A1010" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1010" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1010" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1010" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1010" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1010" s="0">
-        <x:v>10924</x:v>
+        <x:v>11349.09</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:8">
       <x:c r="A1011" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1011" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1011" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1011" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1011" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1011" s="0">
-        <x:v>-492</x:v>
+        <x:v>-514.65</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:8">
       <x:c r="A1012" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1012" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1012" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1012" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1012" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1012" s="0">
-        <x:v>54091</x:v>
+        <x:v>54091.34</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:8">
       <x:c r="A1013" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1013" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1013" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1013" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1013" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1013" s="0">
-        <x:v>2575</x:v>
+        <x:v>1209.09</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:8">
       <x:c r="A1014" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1014" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1014" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1014" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1014" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1014" s="0">
-        <x:v>-44541</x:v>
+        <x:v>-42758.23</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:8">
       <x:c r="A1015" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1015" s="0">
-        <x:v>-43167</x:v>
+        <x:v>-42742.24</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:8">
       <x:c r="A1016" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1016" s="0">
-        <x:v>-1201</x:v>
+        <x:v>-1193.1</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:8">
       <x:c r="A1017" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1017" s="0">
-        <x:v>5875</x:v>
+        <x:v>9178.66</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:8">
       <x:c r="A1018" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1018" s="0">
-        <x:v>-4557</x:v>
+        <x:v>-1655.78</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:8">
       <x:c r="A1019" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1019" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1019" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1019" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1019" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1019" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1019" s="0">
-        <x:v>13465</x:v>
+        <x:v>15210.9</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:8">
       <x:c r="A1020" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1020" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1020" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1020" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1020" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1020" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1020" s="0">
-        <x:v>-24241</x:v>
+        <x:v>-24335.47</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:8">
       <x:c r="A1021" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D1021" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E1021" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1021" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1021" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1021" s="0">
-        <x:v>16640</x:v>
+        <x:v>18292.07</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:8">
       <x:c r="A1022" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1022" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1022" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1022" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1022" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1022" s="0">
-        <x:v>11054</x:v>
+        <x:v>12345.85</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:8">
       <x:c r="A1023" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1023" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1023" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1023" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1023" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1023" s="0">
-        <x:v>-5680</x:v>
+        <x:v>-5678.43</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:8">
       <x:c r="A1024" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1024" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1024" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1024" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1024" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1024" s="0">
-        <x:v>36888</x:v>
+        <x:v>36887.81</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:8">
       <x:c r="A1025" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1025" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1025" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1025" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1025" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1025" s="0">
-        <x:v>8983</x:v>
+        <x:v>8332.63</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:8">
       <x:c r="A1026" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1026" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1026" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1026" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1026" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1026" s="0">
-        <x:v>-33674</x:v>
+        <x:v>-31719.93</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:8">
       <x:c r="A1027" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1027" s="0">
-        <x:v>-25834</x:v>
+        <x:v>-24541.97</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:8">
       <x:c r="A1028" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1028" s="0">
-        <x:v>-1143</x:v>
+        <x:v>-1154.67</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:8">
       <x:c r="A1029" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1029" s="0">
-        <x:v>5616</x:v>
+        <x:v>6156.26</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:8">
       <x:c r="A1030" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1030" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1030" s="0">
-        <x:v>242</x:v>
+        <x:v>-511.159999999998</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:8">
       <x:c r="A1031" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1031" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1031" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1031" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1031" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1031" s="0">
-        <x:v>8726</x:v>
+        <x:v>8892.13</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:8">
       <x:c r="A1032" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1032" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1032" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1032" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1032" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1032" s="0">
-        <x:v>86983</x:v>
+        <x:v>87024.38</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:8">
       <x:c r="A1033" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D1033" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E1033" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1033" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1033" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1033" s="0">
-        <x:v>-90067</x:v>
+        <x:v>-89735.76</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:8">
       <x:c r="A1034" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1034" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1034" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1034" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1034" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1034" s="0">
-        <x:v>16184</x:v>
+        <x:v>18830.59</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:8">
       <x:c r="A1035" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1035" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1035" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1035" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1035" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1035" s="0">
-        <x:v>-1673</x:v>
+        <x:v>-1669.17</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:8">
       <x:c r="A1036" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1036" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1036" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1036" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1036" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1036" s="0">
-        <x:v>36183</x:v>
+        <x:v>36183.33</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:8">
       <x:c r="A1037" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1037" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1037" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1037" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1037" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1037" s="0">
-        <x:v>12995</x:v>
+        <x:v>13326.38</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:8">
       <x:c r="A1038" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1038" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1038" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1038" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1038" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1038" s="0">
-        <x:v>-31907</x:v>
+        <x:v>-29573.3</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:8">
       <x:c r="A1039" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1039" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1039" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1039" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1039" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1039" s="0">
-        <x:v>-20000</x:v>
+        <x:v>-17352.74</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:8">
       <x:c r="A1040" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1040" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1040" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1040" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1040" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1040" s="0">
-        <x:v>-1088</x:v>
+        <x:v>-1105.82</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:8">
       <x:c r="A1041" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1041" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1041" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1041" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1041" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1041" s="0">
-        <x:v>12544</x:v>
+        <x:v>13552.37</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:8">
       <x:c r="A1042" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1042" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1042" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1042" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1042" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1042" s="0">
-        <x:v>-1967</x:v>
+        <x:v>-3609.05</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:8">
       <x:c r="A1043" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1043" s="0">
-        <x:v>-21691</x:v>
+        <x:v>-21249.43</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:8">
       <x:c r="A1044" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1044" s="0">
-        <x:v>44794</x:v>
+        <x:v>44859.63</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:8">
       <x:c r="A1045" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1045" s="0">
-        <x:v>-10029</x:v>
+        <x:v>-9529.08</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:8">
       <x:c r="A1046" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1046" s="0">
-        <x:v>-1246</x:v>
+        <x:v>-193.68</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:8">
       <x:c r="A1047" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1047" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1047" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1047" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1047" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1047" s="0">
-        <x:v>-880</x:v>
+        <x:v>-878.27</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:8">
       <x:c r="A1048" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1048" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1048" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1048" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1048" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1048" s="0">
-        <x:v>29524</x:v>
+        <x:v>29523.64</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:8">
       <x:c r="A1049" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1049" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1049" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1049" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1049" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1049" s="0">
-        <x:v>-5964</x:v>
+        <x:v>-6170.65</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:8">
       <x:c r="A1050" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1050" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1050" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1050" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1050" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1050" s="0">
-        <x:v>-23578</x:v>
+        <x:v>-22296.95</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:8">
       <x:c r="A1051" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1051" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1051" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1051" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1051" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1051" s="0">
-        <x:v>-30769</x:v>
+        <x:v>-29717.32</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:8">
       <x:c r="A1052" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1052" s="0">
-        <x:v>-1227</x:v>
+        <x:v>-1249.72</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:8">
       <x:c r="A1053" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1053" s="0">
-        <x:v>5555</x:v>
+        <x:v>8261.18</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:8">
       <x:c r="A1054" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1054" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1054" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1054" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1054" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1054" s="0">
-        <x:v>7681</x:v>
+        <x:v>9333.13</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:8">
       <x:c r="A1055" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1055" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1055" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1055" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1055" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1055" s="0">
-        <x:v>13168</x:v>
+        <x:v>11783.75</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:8">
       <x:c r="A1056" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1056" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1056" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1056" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1056" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1056" s="0">
-        <x:v>-8961</x:v>
+        <x:v>-19107.84</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:8">
       <x:c r="A1057" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D1057" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E1057" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1057" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1057" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1057" s="0">
-        <x:v>1241</x:v>
+        <x:v>15478.16</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:8">
       <x:c r="A1058" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1058" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1058" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1058" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1058" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1058" s="0">
-        <x:v>17912</x:v>
+        <x:v>19134.43</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:8">
       <x:c r="A1059" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1059" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1059" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1059" s="0">
-        <x:v>-1634</x:v>
+        <x:v>-1536.24</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:8">
       <x:c r="A1060" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1060" s="0">
-        <x:v>39060</x:v>
+        <x:v>39479.87</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:8">
       <x:c r="A1061" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1061" s="0">
-        <x:v>14876</x:v>
+        <x:v>13341.07</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:8">
       <x:c r="A1062" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1062" s="0">
-        <x:v>-34858</x:v>
+        <x:v>-32462.08</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:8">
       <x:c r="A1063" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1063" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1063" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1063" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1063" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1063" s="0">
-        <x:v>-21149</x:v>
+        <x:v>-20345.45</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:8">
       <x:c r="A1064" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1064" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1064" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1064" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1064" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1064" s="0">
-        <x:v>-1167</x:v>
+        <x:v>-1224.44</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:8">
       <x:c r="A1065" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1065" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1065" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1065" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1065" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1065" s="0">
-        <x:v>10661</x:v>
+        <x:v>7711.17000000001</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:8">
       <x:c r="A1066" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1066" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1066" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1066" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1066" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1066" s="0">
-        <x:v>-5617</x:v>
+        <x:v>-9887.01999999999</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:8">
       <x:c r="A1067" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1067" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1067" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1067" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1067" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1067" s="0">
-        <x:v>20348</x:v>
+        <x:v>16557.71</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:8">
       <x:c r="A1068" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1068" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1068" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1068" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1068" s="0">
-        <x:v>29638</x:v>
+        <x:v>29520.17</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:8">
       <x:c r="A1069" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1069" s="0">
-        <x:v>-39238</x:v>
+        <x:v>-38281.55</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:8">
       <x:c r="A1070" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1070" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1070" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1070" s="0">
-        <x:v>35211</x:v>
+        <x:v>37869.42</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:8">
       <x:c r="A1071" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1071" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1071" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1071" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1071" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1071" s="0">
-        <x:v>-426</x:v>
+        <x:v>-311.3</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:8">
       <x:c r="A1072" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1072" s="0">
-        <x:v>38578</x:v>
+        <x:v>39254.14</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:8">
       <x:c r="A1073" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1073" s="0">
-        <x:v>26524</x:v>
+        <x:v>25939.25</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:8">
       <x:c r="A1074" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1074" s="0">
-        <x:v>-28731</x:v>
+        <x:v>-26117.62</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:8">
       <x:c r="A1075" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1075" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1075" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1075" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1075" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1075" s="0">
-        <x:v>-3368</x:v>
+        <x:v>-1384.72</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:8">
       <x:c r="A1076" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1076" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1076" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1076" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1076" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1076" s="0">
-        <x:v>-1161</x:v>
+        <x:v>-1206.35</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:8">
       <x:c r="A1077" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1077" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1077" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1077" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1077" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1077" s="0">
-        <x:v>40907</x:v>
+        <x:v>43482.39</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:8">
       <x:c r="A1078" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1078" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1078" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1078" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1078" s="0">
-        <x:v>6122</x:v>
+        <x:v>5924.27</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:8">
       <x:c r="A1079" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1079" s="0">
-        <x:v>47519</x:v>
+        <x:v>51677.63</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:8">
       <x:c r="A1080" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1080" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1080" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1080" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1080" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1080" s="0">
-        <x:v>-5109</x:v>
+        <x:v>-9526.59000000001</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:8">
       <x:c r="A1081" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1081" s="0">
-        <x:v>-1509</x:v>
+        <x:v>1319.55</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:8">
       <x:c r="A1082" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1082" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1082" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1082" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1082" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1082" s="0">
-        <x:v>19696</x:v>
+        <x:v>20860.31</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:8">
       <x:c r="A1083" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1083" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1083" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1083" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1083" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1083" s="0">
-        <x:v>-379</x:v>
+        <x:v>-255.98</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:8">
       <x:c r="A1084" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1084" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1084" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1084" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1084" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1084" s="0">
-        <x:v>42911</x:v>
+        <x:v>43835.1</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:8">
       <x:c r="A1085" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1085" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1085" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1085" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1085" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1085" s="0">
-        <x:v>11427</x:v>
+        <x:v>11339.53</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:8">
       <x:c r="A1086" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1086" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1086" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1086" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1086" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1086" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1086" s="0">
-        <x:v>-33600</x:v>
+        <x:v>-33234.76</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:8">
       <x:c r="A1087" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1087" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1087" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1087" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1087" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1087" s="0">
-        <x:v>-23214</x:v>
+        <x:v>-22974.8</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:8">
       <x:c r="A1088" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1088" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1088" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1088" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1088" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1088" s="0">
-        <x:v>-1041</x:v>
+        <x:v>-1079.57</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:8">
       <x:c r="A1089" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1089" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1089" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1089" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1089" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1089" s="0">
-        <x:v>16631</x:v>
+        <x:v>17161.49</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:8">
       <x:c r="A1090" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1090" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1090" s="0">
-        <x:v>-2686</x:v>
+        <x:v>-3442.83999999998</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:8">
       <x:c r="A1091" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1091" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1091" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1091" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1091" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1091" s="0">
-        <x:v>-16847</x:v>
+        <x:v>-20772.19</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:8">
       <x:c r="A1092" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1092" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1092" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1092" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1092" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1092" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1092" s="0">
-        <x:v>23753</x:v>
+        <x:v>28519.65</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:8">
       <x:c r="A1093" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D1093" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E1093" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1093" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1093" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1093" s="0">
-        <x:v>10030</x:v>
+        <x:v>9716.05</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:8">
       <x:c r="A1094" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1094" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1094" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1094" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1094" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1094" s="0">
-        <x:v>18152</x:v>
+        <x:v>17958.22</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:8">
       <x:c r="A1095" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1095" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1095" s="0">
-        <x:v>-142</x:v>
+        <x:v>165.91</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:8">
       <x:c r="A1096" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1096" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1096" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1096" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1096" s="0">
-        <x:v>55004</x:v>
+        <x:v>54502.27</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:8">
       <x:c r="A1097" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1097" s="0">
-        <x:v>6863</x:v>
+        <x:v>6227.43</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:8">
       <x:c r="A1098" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1098" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1098" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1098" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1098" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1098" s="0">
-        <x:v>-42496</x:v>
+        <x:v>-41445.71</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:8">
       <x:c r="A1099" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1099" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1099" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1099" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1099" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1099" s="0">
-        <x:v>-36852</x:v>
+        <x:v>-36544.06</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:8">
       <x:c r="A1100" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1100" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1100" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1100" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1100" s="0">
-        <x:v>-1219</x:v>
+        <x:v>-1325.78</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:8">
       <x:c r="A1101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1101" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1101" s="0">
-        <x:v>25087</x:v>
+        <x:v>22907.63</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:8">
       <x:c r="A1102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1102" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1102" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1102" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1102" s="0">
-        <x:v>7077</x:v>
+        <x:v>4783.5</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:8">
       <x:c r="A1103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1103" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1103" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1103" s="0">
-        <x:v>11109</x:v>
+        <x:v>12516.17</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:8">
       <x:c r="A1104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1104" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1104" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1104" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1104" s="0">
-        <x:v>14697</x:v>
+        <x:v>21082.83</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:8">
       <x:c r="A1105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D1105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E1105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1105" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1105" s="0">
-        <x:v>-964</x:v>
+        <x:v>-10936.21</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:8">
       <x:c r="A1106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1106" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1106" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1106" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1106" s="0">
-        <x:v>5837</x:v>
+        <x:v>3983.04</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:8">
       <x:c r="A1107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1107" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1107" s="0">
-        <x:v>-11</x:v>
+        <x:v>299.01</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:8">
       <x:c r="A1108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1108" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1108" s="0">
-        <x:v>74219</x:v>
+        <x:v>62230.37</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:8">
       <x:c r="A1109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1109" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1109" s="0">
-        <x:v>-375</x:v>
+        <x:v>517.83</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:8">
       <x:c r="A1110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1110" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1110" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1110" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1110" s="0">
-        <x:v>-66959</x:v>
+        <x:v>-57405.72</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:8">
       <x:c r="A1111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1111" s="0">
-        <x:v>-68382</x:v>
+        <x:v>-58247.33</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:8">
       <x:c r="A1112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1112" s="0">
-        <x:v>-1048</x:v>
+        <x:v>-1359.44</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:8">
       <x:c r="A1113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1113" s="0">
-        <x:v>15027</x:v>
+        <x:v>-7574.92999999999</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:8">
       <x:c r="A1114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1114" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1114" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1114" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1114" s="0">
-        <x:v>9201</x:v>
+        <x:v>-11856.98</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:8">
       <x:c r="A1115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1115" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1115" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1115" s="0">
-        <x:v>-3788</x:v>
+        <x:v>-11005.79</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:8">
       <x:c r="A1116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1116" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1116" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1116" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1116" s="0">
-        <x:v>6626</x:v>
+        <x:v>-27239.52</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:8">
       <x:c r="A1117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D1117" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E1117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1117" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1117" s="0">
-        <x:v>11949</x:v>
+        <x:v>30432.52</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:8">
       <x:c r="A1118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1118" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1118" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1118" s="0">
-        <x:v>19494</x:v>
+        <x:v>13974.52</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:8">
       <x:c r="A1119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1119" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1119" s="0">
-        <x:v>-4842</x:v>
+        <x:v>-4128.03</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:8">
       <x:c r="A1120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1120" s="0">
-        <x:v>58431</x:v>
+        <x:v>48595.12</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:8">
       <x:c r="A1121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1121" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1121" s="0">
-        <x:v>12440</x:v>
+        <x:v>12551.64</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:8">
       <x:c r="A1122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1122" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1122" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1122" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1122" s="0">
-        <x:v>-50128</x:v>
+        <x:v>-45864.13</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:8">
       <x:c r="A1123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1123" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1123" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1123" s="0">
-        <x:v>-38937</x:v>
+        <x:v>-34620.6</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:8">
       <x:c r="A1124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1124" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1124" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1124" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1124" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1124" s="0">
-        <x:v>-1249</x:v>
+        <x:v>-1308.11</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:8">
       <x:c r="A1125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1125" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1125" s="0">
-        <x:v>20293</x:v>
+        <x:v>18951.82</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:8">
       <x:c r="A1126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1126" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1126" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1126" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1126" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1126" s="0">
-        <x:v>5641</x:v>
+        <x:v>9105.32999999999</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:8">
       <x:c r="A1127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1127" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1127" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1127" s="0">
-        <x:v>38802</x:v>
+        <x:v>33029.76</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:8">
       <x:c r="A1128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1128" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1128" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1128" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1128" s="0">
-        <x:v>42133</x:v>
+        <x:v>42054.51</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:8">
       <x:c r="A1129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D1129" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E1129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1129" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1129" s="0">
-        <x:v>-60351</x:v>
+        <x:v>-55823.74</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:8">
       <x:c r="A1130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1130" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1130" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1130" s="0">
-        <x:v>13940.96</x:v>
+        <x:v>15454.3</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:8">
       <x:c r="A1131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1131" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1131" s="0">
-        <x:v>-1917.24</x:v>
+        <x:v>-1537.99</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:8">
       <x:c r="A1132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1132" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1132" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1132" s="0">
-        <x:v>55397.66</x:v>
+        <x:v>44671.24</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:8">
       <x:c r="A1133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1133" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1133" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1133" s="0">
-        <x:v>6144.29</x:v>
+        <x:v>7598.44</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:8">
       <x:c r="A1134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1134" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1134" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1134" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1134" s="0">
-        <x:v>-46381.66</x:v>
+        <x:v>-35477.19</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:8">
       <x:c r="A1135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1135" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1135" s="0">
-        <x:v>-41456.71</x:v>
+        <x:v>-29216.94</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:8">
       <x:c r="A1136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1136" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1136" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1136" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1136" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1136" s="0">
-        <x:v>-1219.34</x:v>
+        <x:v>-1338.19</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:8">
       <x:c r="A1137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1137" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1137" s="0">
-        <x:v>6488.06</x:v>
+        <x:v>5923.11000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:8">
       <x:c r="A1138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1138" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1138" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1138" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1138" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1138" s="0">
-        <x:v>-5535.66</x:v>
+        <x:v>-7993.19999999998</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:8">
       <x:c r="A1139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1139" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1139" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1139" s="0">
-        <x:v>-19137.48</x:v>
+        <x:v>-42524.89</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:8">
       <x:c r="A1140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1140" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1140" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1140" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1140" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1140" s="0">
-        <x:v>30787.53</x:v>
+        <x:v>63653.72</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:8">
       <x:c r="A1141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1141" s="0">
-        <x:v>-5268.89</x:v>
+        <x:v>-15312.62</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:8">
       <x:c r="A1142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1142" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1142" s="0">
-        <x:v>12807.31</x:v>
+        <x:v>14869.39</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:8">
       <x:c r="A1143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1143" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1143" s="0">
-        <x:v>-180.79</x:v>
+        <x:v>-194.91</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:8">
       <x:c r="A1144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1144" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F1144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G1144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1144" s="0">
-        <x:v>42234.57</x:v>
+        <x:v>42295.64</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:8">
       <x:c r="A1145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1145" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1145" s="0">
-        <x:v>8095.96</x:v>
+        <x:v>7553.18</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:8">
       <x:c r="A1146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1146" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1146" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1146" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1146" s="0">
-        <x:v>-36444.74</x:v>
+        <x:v>-33730.65</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:8">
       <x:c r="A1147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1147" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1147" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1147" s="0">
-        <x:v>-29427.27</x:v>
+        <x:v>-27426.24</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:8">
       <x:c r="A1148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1148" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1148" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1148" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1148" s="0">
-        <x:v>-1078.49</x:v>
+        <x:v>-1248.77</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:8">
       <x:c r="A1149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1149" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1149" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1149" s="0">
-        <x:v>8822.18000000002</x:v>
+        <x:v>27869.45</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:8">
       <x:c r="A1150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1150" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1150" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1150" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1150" s="0">
-        <x:v>-3804.33999999998</x:v>
+        <x:v>13194.97</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:8">
       <x:c r="A1151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1151" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1151" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1151" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1151" s="0">
-        <x:v>18636.11</x:v>
+        <x:v>30292.71</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:8">
       <x:c r="A1152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1152" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1152" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1152" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1152" s="0">
-        <x:v>-7460.37</x:v>
+        <x:v>-4903.90000000001</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:8">
       <x:c r="A1153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D1153" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E1153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1153" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1153" s="0">
-        <x:v>-2299.05</x:v>
+        <x:v>2535.37999999999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1154" spans="1:8">
+      <x:c r="A1154" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1154" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1154" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1154" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1154" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1154" s="0">
+        <x:v>17883.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1155" spans="1:8">
+      <x:c r="A1155" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1155" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1155" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1155" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1155" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1155" s="0">
+        <x:v>-1599.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1156" spans="1:8">
+      <x:c r="A1156" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1156" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1156" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1156" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1156" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1156" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1156" s="0">
+        <x:v>30833.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1157" spans="1:8">
+      <x:c r="A1157" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1157" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1157" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1157" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1157" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1157" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1157" s="0">
+        <x:v>9392.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1158" spans="1:8">
+      <x:c r="A1158" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1158" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1158" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1158" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F1158" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1158" s="0">
+        <x:v>-20770.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:8">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1159" s="0">
+        <x:v>-12949.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:8">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G1160" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1160" s="0">
+        <x:v>-1571.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:8">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1161" s="0">
+        <x:v>975.729999999981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:8">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1162" s="0">
+        <x:v>-15309.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:8">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1163" s="0">
+        <x:v>-4201.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:8">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1164" s="0">
+        <x:v>-46587.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:8">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1165" s="0">
+        <x:v>51747.02</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -31885,51 +32205,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPQ15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Current, Capital and Financial Account Balances BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="96">
+      <x:sharedItems count="97">
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
         <x:s v="20072"/>
         <x:s v="20073"/>
         <x:s v="20074"/>
         <x:s v="20081"/>
@@ -31982,54 +32302,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="96">
+      <x:sharedItems count="97">
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
@@ -32082,91 +32403,92 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03142V03794">
       <x:sharedItems count="12">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sub Head">
       <x:sharedItems count="12">
         <x:s v="Current account"/>
         <x:s v="Capital account"/>
         <x:s v="Merchandise"/>
         <x:s v="Services"/>
         <x:s v="Primary income"/>
         <x:s v="Invisibles"/>
         <x:s v="Secondary income"/>
         <x:s v="Financial account"/>
         <x:s v="Net Errors and omissions"/>
         <x:s v="Direct investment"/>
         <x:s v="Portfolio investment"/>
         <x:s v="Other investment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1124">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1139">
         <x:n v="-147"/>
         <x:n v="5"/>
         <x:n v="9581"/>
         <x:n v="-3828"/>
         <x:n v="-5592"/>
         <x:n v="-9728"/>
         <x:n v="-308"/>
         <x:n v="-2200"/>
         <x:n v="-2058"/>
         <x:n v="-6205"/>
         <x:n v="13891"/>
         <x:n v="-9621"/>
         <x:n v="-749"/>
         <x:n v="21"/>
         <x:n v="9087"/>
         <x:n v="-3651"/>
         <x:n v="-5871"/>
         <x:n v="-9836"/>
         <x:n v="-314"/>
         <x:n v="-123"/>
         <x:n v="605"/>
         <x:n v="-1379"/>
         <x:n v="-940"/>
         <x:n v="2432"/>
         <x:n v="474"/>
@@ -33106,191 +33428,206 @@
         <x:n v="6948"/>
         <x:n v="10937"/>
         <x:n v="-878"/>
         <x:n v="56515"/>
         <x:n v="1192"/>
         <x:n v="-45642"/>
         <x:n v="-45578"/>
         <x:n v="-1128"/>
         <x:n v="9923"/>
         <x:n v="-136"/>
         <x:n v="-25095"/>
         <x:n v="-46790"/>
         <x:n v="81206"/>
         <x:n v="7884"/>
         <x:n v="-697"/>
         <x:n v="54578"/>
         <x:n v="-4849"/>
         <x:n v="-40621"/>
         <x:n v="-46694"/>
         <x:n v="-1224"/>
         <x:n v="10900"/>
         <x:n v="3713"/>
         <x:n v="11956"/>
         <x:n v="-27127"/>
         <x:n v="26093"/>
-        <x:n v="10924"/>
-[...139 lines deleted...]
-        <x:n v="-2299.05"/>
+        <x:n v="11349.09"/>
+        <x:n v="-514.65"/>
+        <x:n v="54091.34"/>
+        <x:n v="1209.09"/>
+        <x:n v="-42758.23"/>
+        <x:n v="-42742.24"/>
+        <x:n v="-1193.1"/>
+        <x:n v="9178.66"/>
+        <x:n v="-1655.78"/>
+        <x:n v="15210.9"/>
+        <x:n v="-24335.47"/>
+        <x:n v="18292.07"/>
+        <x:n v="12345.85"/>
+        <x:n v="-5678.43"/>
+        <x:n v="36887.81"/>
+        <x:n v="8332.63"/>
+        <x:n v="-31719.93"/>
+        <x:n v="-24541.97"/>
+        <x:n v="-1154.67"/>
+        <x:n v="6156.26"/>
+        <x:n v="-511.159999999998"/>
+        <x:n v="8892.13"/>
+        <x:n v="87024.38"/>
+        <x:n v="-89735.76"/>
+        <x:n v="18830.59"/>
+        <x:n v="-1669.17"/>
+        <x:n v="36183.33"/>
+        <x:n v="13326.38"/>
+        <x:n v="-29573.3"/>
+        <x:n v="-17352.74"/>
+        <x:n v="-1105.82"/>
+        <x:n v="13552.37"/>
+        <x:n v="-3609.05"/>
+        <x:n v="-21249.43"/>
+        <x:n v="44859.63"/>
+        <x:n v="-9529.08"/>
+        <x:n v="-193.68"/>
+        <x:n v="-878.27"/>
+        <x:n v="29523.64"/>
+        <x:n v="-6170.65"/>
+        <x:n v="-22296.95"/>
+        <x:n v="-29717.32"/>
+        <x:n v="-1249.72"/>
+        <x:n v="8261.18"/>
+        <x:n v="9333.13"/>
+        <x:n v="11783.75"/>
+        <x:n v="-19107.84"/>
+        <x:n v="15478.16"/>
+        <x:n v="19134.43"/>
+        <x:n v="-1536.24"/>
+        <x:n v="39479.87"/>
+        <x:n v="13341.07"/>
+        <x:n v="-32462.08"/>
+        <x:n v="-20345.45"/>
+        <x:n v="-1224.44"/>
+        <x:n v="7711.17000000001"/>
+        <x:n v="-9887.01999999999"/>
+        <x:n v="16557.71"/>
+        <x:n v="29520.17"/>
+        <x:n v="-38281.55"/>
+        <x:n v="37869.42"/>
+        <x:n v="-311.3"/>
+        <x:n v="39254.14"/>
+        <x:n v="25939.25"/>
+        <x:n v="-26117.62"/>
+        <x:n v="-1384.72"/>
+        <x:n v="-1206.35"/>
+        <x:n v="43482.39"/>
+        <x:n v="5924.27"/>
+        <x:n v="51677.63"/>
+        <x:n v="-9526.59000000001"/>
+        <x:n v="1319.55"/>
+        <x:n v="20860.31"/>
+        <x:n v="-255.98"/>
+        <x:n v="43835.1"/>
+        <x:n v="11339.53"/>
+        <x:n v="-33234.76"/>
+        <x:n v="-22974.8"/>
+        <x:n v="-1079.57"/>
+        <x:n v="17161.49"/>
+        <x:n v="-3442.83999999998"/>
+        <x:n v="-20772.19"/>
+        <x:n v="28519.65"/>
+        <x:n v="9716.05"/>
+        <x:n v="17958.22"/>
+        <x:n v="165.91"/>
+        <x:n v="54502.27"/>
+        <x:n v="6227.43"/>
+        <x:n v="-41445.71"/>
+        <x:n v="-36544.06"/>
+        <x:n v="-1325.78"/>
+        <x:n v="22907.63"/>
+        <x:n v="4783.5"/>
+        <x:n v="12516.17"/>
+        <x:n v="21082.83"/>
+        <x:n v="-10936.21"/>
+        <x:n v="3983.04"/>
+        <x:n v="299.01"/>
+        <x:n v="62230.37"/>
+        <x:n v="517.83"/>
+        <x:n v="-57405.72"/>
+        <x:n v="-58247.33"/>
+        <x:n v="-1359.44"/>
+        <x:n v="-7574.92999999999"/>
+        <x:n v="-11856.98"/>
+        <x:n v="-11005.79"/>
+        <x:n v="-27239.52"/>
+        <x:n v="30432.52"/>
+        <x:n v="13974.52"/>
+        <x:n v="-4128.03"/>
+        <x:n v="48595.12"/>
+        <x:n v="12551.64"/>
+        <x:n v="-45864.13"/>
+        <x:n v="-34620.6"/>
+        <x:n v="-1308.11"/>
+        <x:n v="18951.82"/>
+        <x:n v="9105.32999999999"/>
+        <x:n v="33029.76"/>
+        <x:n v="42054.51"/>
+        <x:n v="-55823.74"/>
+        <x:n v="15454.3"/>
+        <x:n v="-1537.99"/>
+        <x:n v="44671.24"/>
+        <x:n v="7598.44"/>
+        <x:n v="-35477.19"/>
+        <x:n v="-29216.94"/>
+        <x:n v="-1338.19"/>
+        <x:n v="5923.11000000002"/>
+        <x:n v="-7993.19999999998"/>
+        <x:n v="-42524.89"/>
+        <x:n v="63653.72"/>
+        <x:n v="-15312.62"/>
+        <x:n v="14869.39"/>
+        <x:n v="-194.91"/>
+        <x:n v="42295.64"/>
+        <x:n v="7553.18"/>
+        <x:n v="-33730.65"/>
+        <x:n v="-27426.24"/>
+        <x:n v="-1248.77"/>
+        <x:n v="27869.45"/>
+        <x:n v="13194.97"/>
+        <x:n v="30292.71"/>
+        <x:n v="-4903.90000000001"/>
+        <x:n v="2535.37999999999"/>
+        <x:n v="17883.88"/>
+        <x:n v="-1599.1"/>
+        <x:n v="30833.08"/>
+        <x:n v="9392.99"/>
+        <x:n v="-20770.28"/>
+        <x:n v="-12949.21"/>
+        <x:n v="-1571.92"/>
+        <x:n v="975.729999999981"/>
+        <x:n v="-15309.05"/>
+        <x:n v="-4201.54"/>
+        <x:n v="-46587.95"/>
+        <x:n v="51747.02"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
     <n v="-147"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
@@ -43343,1459 +43680,1579 @@
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
     <n v="-27127"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
     <n v="26093"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="10924"/>
+    <n v="11349.09"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-492"/>
+    <n v="-514.65"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="54091"/>
+    <n v="54091.34"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="2575"/>
+    <n v="1209.09"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-44541"/>
+    <n v="-42758.23"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-43167"/>
+    <n v="-42742.24"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1201"/>
+    <n v="-1193.1"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="5875"/>
+    <n v="9178.66"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-4557"/>
+    <n v="-1655.78"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="13465"/>
+    <n v="15210.9"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="-24241"/>
+    <n v="-24335.47"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="16640"/>
+    <n v="18292.07"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="11054"/>
+    <n v="12345.85"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-5680"/>
+    <n v="-5678.43"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="36888"/>
+    <n v="36887.81"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="8983"/>
+    <n v="8332.63"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-33674"/>
+    <n v="-31719.93"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-25834"/>
+    <n v="-24541.97"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1143"/>
+    <n v="-1154.67"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="5616"/>
+    <n v="6156.26"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="242"/>
+    <n v="-511.159999999998"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="8726"/>
+    <n v="8892.13"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="86983"/>
+    <n v="87024.38"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-90067"/>
+    <n v="-89735.76"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="16184"/>
+    <n v="18830.59"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-1673"/>
+    <n v="-1669.17"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="36183"/>
+    <n v="36183.33"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="12995"/>
+    <n v="13326.38"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-31907"/>
+    <n v="-29573.3"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-20000"/>
+    <n v="-17352.74"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1088"/>
+    <n v="-1105.82"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="12544"/>
+    <n v="13552.37"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-1967"/>
+    <n v="-3609.05"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="-21691"/>
+    <n v="-21249.43"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="44794"/>
+    <n v="44859.63"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-10029"/>
+    <n v="-9529.08"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="-1246"/>
+    <n v="-193.68"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-880"/>
+    <n v="-878.27"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="29524"/>
+    <n v="29523.64"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="-5964"/>
+    <n v="-6170.65"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-23578"/>
+    <n v="-22296.95"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-30769"/>
+    <n v="-29717.32"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1227"/>
+    <n v="-1249.72"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="5555"/>
+    <n v="8261.18"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="7681"/>
+    <n v="9333.13"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="13168"/>
+    <n v="11783.75"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="-8961"/>
+    <n v="-19107.84"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="1241"/>
+    <n v="15478.16"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="17912"/>
+    <n v="19134.43"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-1634"/>
+    <n v="-1536.24"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="39060"/>
+    <n v="39479.87"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="14876"/>
+    <n v="13341.07"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-34858"/>
+    <n v="-32462.08"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-21149"/>
+    <n v="-20345.45"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1167"/>
+    <n v="-1224.44"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="10661"/>
+    <n v="7711.17000000001"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-5617"/>
+    <n v="-9887.01999999999"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="20348"/>
+    <n v="16557.71"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="29638"/>
+    <n v="29520.17"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-39238"/>
+    <n v="-38281.55"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="35211"/>
+    <n v="37869.42"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-426"/>
+    <n v="-311.3"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="38578"/>
+    <n v="39254.14"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="26524"/>
+    <n v="25939.25"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-28731"/>
+    <n v="-26117.62"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-3368"/>
+    <n v="-1384.72"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1161"/>
+    <n v="-1206.35"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="40907"/>
+    <n v="43482.39"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="6122"/>
+    <n v="5924.27"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="47519"/>
+    <n v="51677.63"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="-5109"/>
+    <n v="-9526.59000000001"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-1509"/>
+    <n v="1319.55"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="19696"/>
+    <n v="20860.31"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-379"/>
+    <n v="-255.98"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="42911"/>
+    <n v="43835.1"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="11427"/>
+    <n v="11339.53"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-33600"/>
+    <n v="-33234.76"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-23214"/>
+    <n v="-22974.8"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1041"/>
+    <n v="-1079.57"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="16631"/>
+    <n v="17161.49"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-2686"/>
+    <n v="-3442.83999999998"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="-16847"/>
+    <n v="-20772.19"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="23753"/>
+    <n v="28519.65"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="10030"/>
+    <n v="9716.05"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="18152"/>
+    <n v="17958.22"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-142"/>
+    <n v="165.91"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="55004"/>
+    <n v="54502.27"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="6863"/>
+    <n v="6227.43"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-42496"/>
+    <n v="-41445.71"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-36852"/>
+    <n v="-36544.06"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1219"/>
+    <n v="-1325.78"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="25087"/>
+    <n v="22907.63"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="7077"/>
+    <n v="4783.5"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="11109"/>
+    <n v="12516.17"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="14697"/>
+    <n v="21082.83"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-964"/>
+    <n v="-10936.21"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="5837"/>
+    <n v="3983.04"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-11"/>
+    <n v="299.01"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="74219"/>
+    <n v="62230.37"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="-375"/>
+    <n v="517.83"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-66959"/>
+    <n v="-57405.72"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-68382"/>
+    <n v="-58247.33"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1048"/>
+    <n v="-1359.44"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="15027"/>
+    <n v="-7574.92999999999"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="9201"/>
+    <n v="-11856.98"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="-3788"/>
+    <n v="-11005.79"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="6626"/>
+    <n v="-27239.52"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="11949"/>
+    <n v="30432.52"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="19494"/>
+    <n v="13974.52"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-4842"/>
+    <n v="-4128.03"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="58431"/>
+    <n v="48595.12"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="12440"/>
+    <n v="12551.64"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-50128"/>
+    <n v="-45864.13"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-38937"/>
+    <n v="-34620.6"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1249"/>
+    <n v="-1308.11"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="20293"/>
+    <n v="18951.82"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="5641"/>
+    <n v="9105.32999999999"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="38802"/>
+    <n v="33029.76"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="42133"/>
+    <n v="42054.51"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-60351"/>
+    <n v="-55823.74"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="13940.96"/>
+    <n v="15454.3"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-1917.24"/>
+    <n v="-1537.99"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="55397.66"/>
+    <n v="44671.24"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="6144.29"/>
+    <n v="7598.44"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-46381.66"/>
+    <n v="-35477.19"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-41456.71"/>
+    <n v="-29216.94"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1219.34"/>
+    <n v="-1338.19"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="6488.06"/>
+    <n v="5923.11000000002"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-5535.66"/>
+    <n v="-7993.19999999998"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="-19137.48"/>
+    <n v="-42524.89"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="30787.53"/>
+    <n v="63653.72"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-5268.89"/>
+    <n v="-15312.62"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="12807.31"/>
+    <n v="14869.39"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-180.79"/>
+    <n v="-194.91"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="42234.57"/>
+    <n v="42295.64"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="8095.96"/>
+    <n v="7553.18"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-36444.74"/>
+    <n v="-33730.65"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-29427.27"/>
+    <n v="-27426.24"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-1078.49"/>
+    <n v="-1248.77"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="8822.18000000002"/>
+    <n v="27869.45"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-3804.33999999998"/>
+    <n v="13194.97"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="18636.11"/>
+    <n v="30292.71"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="-7460.37"/>
+    <n v="-4903.90000000001"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-2299.05"/>
+    <n v="2535.37999999999"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="Current account"/>
+    <s v="Euro Million"/>
+    <n v="17883.88"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="Capital account"/>
+    <s v="Euro Million"/>
+    <n v="-1599.1"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="03"/>
+    <s v="Merchandise"/>
+    <s v="Euro Million"/>
+    <n v="30833.08"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="04"/>
+    <s v="Services"/>
+    <s v="Euro Million"/>
+    <n v="9392.99"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="05"/>
+    <s v="Primary income"/>
+    <s v="Euro Million"/>
+    <n v="-20770.28"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="06"/>
+    <s v="Invisibles"/>
+    <s v="Euro Million"/>
+    <n v="-12949.21"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="07"/>
+    <s v="Secondary income"/>
+    <s v="Euro Million"/>
+    <n v="-1571.92"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="08"/>
+    <s v="Financial account"/>
+    <s v="Euro Million"/>
+    <n v="975.729999999981"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="09"/>
+    <s v="Net Errors and omissions"/>
+    <s v="Euro Million"/>
+    <n v="-15309.05"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="10"/>
+    <s v="Direct investment"/>
+    <s v="Euro Million"/>
+    <n v="-4201.54"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="11"/>
+    <s v="Portfolio investment"/>
+    <s v="Euro Million"/>
+    <n v="-46587.95"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="12"/>
+    <s v="Other investment"/>
+    <s v="Euro Million"/>
+    <n v="51747.02"/>
   </r>
 </pivotCacheRecords>
 </file>