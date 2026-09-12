--- v4 (2026-07-23)
+++ v5 (2026-09-12)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92afb363e8a4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475bcc75eea54d7aac9e22ae56a79d4c.psmdcp" Id="R99c841ec1cc549ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d03213f29a74e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a2cba6edd64b6a92e0b99e5e1f0031.psmdcp" Id="R37844c53d15243df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPQ15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current, Capital and Financial Account Balances BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/07/2026 11:00:00</x:t>
+    <x:t>04/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAQ</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>internationalaccounts@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -817,50 +817,56 @@
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -1011,51 +1017,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="97">
+      <items count="98">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1109,54 +1115,55 @@
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
+        <item x="97"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="97">
+      <items count="98">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1210,50 +1217,51 @@
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
+        <item x="97"/>
       </items>
     </pivotField>
     <pivotField name="C03142V03794" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Sub Head" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -1268,52 +1276,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1165" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1165"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1177" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1177"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03142V03794"/>
     <x:tableColumn id="6" name="Sub Head"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1567,51 +1575,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPQ15/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1812,51 +1820,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1165"/>
+  <x:dimension ref="A1:H1177"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -31829,51 +31837,51 @@
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:8">
       <x:c r="A1154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1154" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F1154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G1154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1154" s="0">
-        <x:v>17883.88</x:v>
+        <x:v>17892.64</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:8">
       <x:c r="A1155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1155" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F1155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G1155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1155" s="0">
@@ -31907,103 +31915,103 @@
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:8">
       <x:c r="A1157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1157" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1157" s="0">
-        <x:v>9392.99</x:v>
+        <x:v>9397.25</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:8">
       <x:c r="A1158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1158" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1158" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F1158" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G1158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1158" s="0">
-        <x:v>-20770.28</x:v>
+        <x:v>-20765.78</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:8">
       <x:c r="A1159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1159" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F1159" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G1159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1159" s="0">
-        <x:v>-12949.21</x:v>
+        <x:v>-12940.45</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:8">
       <x:c r="A1160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1160" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1160" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F1160" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G1160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1160" s="0">
@@ -32011,77 +32019,77 @@
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:8">
       <x:c r="A1161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1161" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F1161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G1161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1161" s="0">
-        <x:v>975.729999999981</x:v>
+        <x:v>916.190000000002</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:8">
       <x:c r="A1162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1162" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1162" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F1162" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G1162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1162" s="0">
-        <x:v>-15309.05</x:v>
+        <x:v>-15377.35</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:8">
       <x:c r="A1163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1163" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1163" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F1163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G1163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1163" s="0">
@@ -32089,77 +32097,389 @@
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:8">
       <x:c r="A1164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1164" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1164" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1164" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F1164" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G1164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1164" s="0">
-        <x:v>-46587.95</x:v>
+        <x:v>-1599.1</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:8">
       <x:c r="A1165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D1165" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E1165" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F1165" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G1165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1165" s="0">
-        <x:v>51747.02</x:v>
+        <x:v>12302.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:8">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1166" s="0">
+        <x:v>19689.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:8">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1167" s="0">
+        <x:v>-576.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:8">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1168" s="0">
+        <x:v>58064.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:8">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1169" s="0">
+        <x:v>3775.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:8">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1170" s="0">
+        <x:v>-40739.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:8">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1171" s="0">
+        <x:v>-38374.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1172" spans="1:8">
+      <x:c r="A1172" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1172" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1172" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F1172" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G1172" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1172" s="0">
+        <x:v>-1410.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1173" spans="1:8">
+      <x:c r="A1173" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1173" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1173" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1173" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F1173" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G1173" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1173" s="0">
+        <x:v>15262.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1174" spans="1:8">
+      <x:c r="A1174" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1174" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1174" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F1174" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G1174" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1174" s="0">
+        <x:v>-3850.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1175" spans="1:8">
+      <x:c r="A1175" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1175" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1175" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1175" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F1175" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G1175" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1175" s="0">
+        <x:v>36625.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1176" spans="1:8">
+      <x:c r="A1176" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1176" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1176" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1176" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F1176" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G1176" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1176" s="0">
+        <x:v>-576.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1177" spans="1:8">
+      <x:c r="A1177" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D1177" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E1177" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1177" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1177" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1177" s="0">
+        <x:v>-39903.55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -32205,51 +32525,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPQ15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Current, Capital and Financial Account Balances BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="97">
+      <x:sharedItems count="98">
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
         <x:s v="20072"/>
         <x:s v="20073"/>
         <x:s v="20074"/>
         <x:s v="20081"/>
@@ -32303,54 +32623,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="97">
+      <x:sharedItems count="98">
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
         <x:s v="2007Q2"/>
         <x:s v="2007Q3"/>
         <x:s v="2007Q4"/>
         <x:s v="2008Q1"/>
@@ -32404,91 +32725,92 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03142V03794">
       <x:sharedItems count="12">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sub Head">
       <x:sharedItems count="12">
         <x:s v="Current account"/>
         <x:s v="Capital account"/>
         <x:s v="Merchandise"/>
         <x:s v="Services"/>
         <x:s v="Primary income"/>
         <x:s v="Invisibles"/>
         <x:s v="Secondary income"/>
         <x:s v="Financial account"/>
         <x:s v="Net Errors and omissions"/>
         <x:s v="Direct investment"/>
         <x:s v="Portfolio investment"/>
         <x:s v="Other investment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1139">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-94293" maxValue="103299" count="1149">
         <x:n v="-147"/>
         <x:n v="5"/>
         <x:n v="9581"/>
         <x:n v="-3828"/>
         <x:n v="-5592"/>
         <x:n v="-9728"/>
         <x:n v="-308"/>
         <x:n v="-2200"/>
         <x:n v="-2058"/>
         <x:n v="-6205"/>
         <x:n v="13891"/>
         <x:n v="-9621"/>
         <x:n v="-749"/>
         <x:n v="21"/>
         <x:n v="9087"/>
         <x:n v="-3651"/>
         <x:n v="-5871"/>
         <x:n v="-9836"/>
         <x:n v="-314"/>
         <x:n v="-123"/>
         <x:n v="605"/>
         <x:n v="-1379"/>
         <x:n v="-940"/>
         <x:n v="2432"/>
         <x:n v="474"/>
@@ -33572,62 +33894,72 @@
         <x:n v="-55823.74"/>
         <x:n v="15454.3"/>
         <x:n v="-1537.99"/>
         <x:n v="44671.24"/>
         <x:n v="7598.44"/>
         <x:n v="-35477.19"/>
         <x:n v="-29216.94"/>
         <x:n v="-1338.19"/>
         <x:n v="5923.11000000002"/>
         <x:n v="-7993.19999999998"/>
         <x:n v="-42524.89"/>
         <x:n v="63653.72"/>
         <x:n v="-15312.62"/>
         <x:n v="14869.39"/>
         <x:n v="-194.91"/>
         <x:n v="42295.64"/>
         <x:n v="7553.18"/>
         <x:n v="-33730.65"/>
         <x:n v="-27426.24"/>
         <x:n v="-1248.77"/>
         <x:n v="27869.45"/>
         <x:n v="13194.97"/>
         <x:n v="30292.71"/>
         <x:n v="-4903.90000000001"/>
         <x:n v="2535.37999999999"/>
-        <x:n v="17883.88"/>
+        <x:n v="17892.64"/>
         <x:n v="-1599.1"/>
         <x:n v="30833.08"/>
-        <x:n v="9392.99"/>
-[...1 lines deleted...]
-        <x:n v="-12949.21"/>
+        <x:n v="9397.25"/>
+        <x:n v="-20765.78"/>
+        <x:n v="-12940.45"/>
         <x:n v="-1571.92"/>
-        <x:n v="975.729999999981"/>
-        <x:n v="-15309.05"/>
+        <x:n v="916.190000000002"/>
+        <x:n v="-15377.35"/>
         <x:n v="-4201.54"/>
-        <x:n v="-46587.95"/>
-        <x:n v="51747.02"/>
+        <x:n v="12302.26"/>
+        <x:n v="19689.96"/>
+        <x:n v="-576.69"/>
+        <x:n v="58064.37"/>
+        <x:n v="3775.56"/>
+        <x:n v="-40739.4"/>
+        <x:n v="-38374.41"/>
+        <x:n v="-1410.57"/>
+        <x:n v="15262.65"/>
+        <x:n v="-3850.62"/>
+        <x:n v="36625.36"/>
+        <x:n v="-39903.55"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
     <n v="-147"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20021"/>
     <s v="2002Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
@@ -45120,139 +45452,259 @@
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
     <n v="-4903.90000000001"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
     <n v="2535.37999999999"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="17883.88"/>
+    <n v="17892.64"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
     <n v="-1599.1"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
     <n v="30833.08"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="9392.99"/>
+    <n v="9397.25"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-20770.28"/>
+    <n v="-20765.78"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-12949.21"/>
+    <n v="-12940.45"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
     <n v="-1571.92"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="975.729999999981"/>
+    <n v="916.190000000002"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="-15309.05"/>
+    <n v="-15377.35"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
     <n v="-4201.54"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="-46587.95"/>
+    <n v="-1599.1"/>
   </r>
   <r>
     <s v="BPQ15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="51747.02"/>
+    <n v="12302.26"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="01"/>
+    <s v="Current account"/>
+    <s v="Euro Million"/>
+    <n v="19689.96"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="02"/>
+    <s v="Capital account"/>
+    <s v="Euro Million"/>
+    <n v="-576.69"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="03"/>
+    <s v="Merchandise"/>
+    <s v="Euro Million"/>
+    <n v="58064.37"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="04"/>
+    <s v="Services"/>
+    <s v="Euro Million"/>
+    <n v="3775.56"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="05"/>
+    <s v="Primary income"/>
+    <s v="Euro Million"/>
+    <n v="-40739.4"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="06"/>
+    <s v="Invisibles"/>
+    <s v="Euro Million"/>
+    <n v="-38374.41"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="07"/>
+    <s v="Secondary income"/>
+    <s v="Euro Million"/>
+    <n v="-1410.57"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="08"/>
+    <s v="Financial account"/>
+    <s v="Euro Million"/>
+    <n v="15262.65"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="09"/>
+    <s v="Net Errors and omissions"/>
+    <s v="Euro Million"/>
+    <n v="-3850.62"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="10"/>
+    <s v="Direct investment"/>
+    <s v="Euro Million"/>
+    <n v="36625.36"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="11"/>
+    <s v="Portfolio investment"/>
+    <s v="Euro Million"/>
+    <n v="-576.69"/>
+  </r>
+  <r>
+    <s v="BPQ15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="12"/>
+    <s v="Other investment"/>
+    <s v="Euro Million"/>
+    <n v="-39903.55"/>
   </r>
 </pivotCacheRecords>
 </file>