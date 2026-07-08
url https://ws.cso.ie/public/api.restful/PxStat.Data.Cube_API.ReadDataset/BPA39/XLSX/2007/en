--- v0 (2025-12-08)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc505269fc594a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b053d28722241ca90d32f7b873f8562.psmdcp" Id="R9db88c1b66a947d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd9606f3824c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ced7632c1d40f49489c361aa629182.psmdcp" Id="R71c3f7136f114630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPA39</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Current Account and Its Components</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPA39/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAA</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -261,50 +261,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -456,81 +459,83 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="C04290V05067" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Component" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
@@ -539,52 +544,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H118" totalsRowShown="0">
-  <x:autoFilter ref="A1:H118"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H127" totalsRowShown="0">
+  <x:autoFilter ref="A1:H127"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04290V05067"/>
     <x:tableColumn id="6" name="Component"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1083,51 +1088,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H118"/>
+  <x:dimension ref="A1:H127"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="85.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3722,77 +3727,77 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>36916</x:v>
+        <x:v>42332</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>78601.5514978245</x:v>
+        <x:v>82456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
@@ -3800,51 +3805,51 @@
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>10977.14747</x:v>
+        <x:v>12825</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
@@ -3904,311 +3909,545 @@
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>40062</x:v>
+        <x:v>39641</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>6188.91136489461</x:v>
+        <x:v>5481</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>90971</x:v>
+        <x:v>95822</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>80917.724878597</x:v>
+        <x:v>84691</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>10327.5850131834</x:v>
+        <x:v>10303</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>10483.746917</x:v>
+        <x:v>11768</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>12074</x:v>
+        <x:v>11917</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>2724</x:v>
+        <x:v>3253</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>21096</x:v>
+        <x:v>21081</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>42142</x:v>
+        <x:v>43780</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>25085.9431912196</x:v>
+        <x:v>26929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>48281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>69410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>10342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>16288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>10910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>15965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>3036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>48218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>24298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4254,116 +4493,118 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPA39C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Net"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04290V05067">
       <x:sharedItems count="9">
         <x:s v="100"/>
         <x:s v="110"/>
         <x:s v="120"/>
         <x:s v="130"/>
         <x:s v="140"/>
         <x:s v="150"/>
         <x:s v="160"/>
         <x:s v="170"/>
         <x:s v="180"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Component">
       <x:sharedItems count="9">
         <x:s v="Current Account Balance (CA)"/>
         <x:s v="Depreciation on Research and Development Service Imports and Trade in Intellectual Property"/>
         <x:s v="Aircraft Leasing Depreciation"/>
         <x:s v="Redomiciled Public Limited Companies  Income"/>
         <x:s v="Net Aircraft related to Leasing"/>
         <x:s v="Research and Development related Intellectual Property Imports"/>
         <x:s v="Research and Development related Intellectual Property Exports"/>
         <x:s v="Research and Development Service Imports"/>
         <x:s v="Modified Current Account Balance (CA*)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-75369" maxValue="116004" count="116">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-75369" maxValue="116004" count="125">
         <x:n v="-5934"/>
         <x:n v="4940"/>
         <x:n v="2755"/>
         <x:n v="7097"/>
         <x:n v="7270"/>
         <x:n v="0"/>
         <x:n v="8006"/>
         <x:n v="-5450"/>
         <x:n v="4387"/>
         <x:n v="5377"/>
         <x:n v="4237"/>
         <x:n v="6473.75948"/>
         <x:n v="4807"/>
         <x:n v="234"/>
         <x:n v="49"/>
         <x:n v="5806"/>
         <x:n v="-902.759479999997"/>
         <x:n v="4138"/>
         <x:n v="5557"/>
         <x:n v="6228"/>
         <x:n v="6851.084976"/>
         <x:n v="6696"/>
         <x:n v="1992"/>
         <x:n v="1074"/>
         <x:n v="6890"/>
@@ -4418,68 +4659,77 @@
         <x:n v="9291.92684699054"/>
         <x:n v="4234.380596"/>
         <x:n v="9948"/>
         <x:n v="97718"/>
         <x:n v="13137"/>
         <x:n v="25824"/>
         <x:n v="12903.6925570095"/>
         <x:n v="54648"/>
         <x:n v="69831.6273681885"/>
         <x:n v="9317.19744504323"/>
         <x:n v="10614.131668"/>
         <x:n v="10682"/>
         <x:n v="18625"/>
         <x:n v="1383"/>
         <x:n v="28269"/>
         <x:n v="21078.0435187683"/>
         <x:n v="45643"/>
         <x:n v="75078.860268893"/>
         <x:n v="9508.06682879604"/>
         <x:n v="4648.143081"/>
         <x:n v="12847"/>
         <x:n v="7994"/>
         <x:n v="1504"/>
         <x:n v="38420"/>
         <x:n v="14164.9298213109"/>
-        <x:n v="36916"/>
-        <x:n v="78601.5514978245"/>
+        <x:n v="42332"/>
+        <x:n v="82456"/>
         <x:n v="9989.38966728091"/>
-        <x:n v="10977.14747"/>
+        <x:n v="12825"/>
         <x:n v="14366"/>
         <x:n v="16481"/>
         <x:n v="2068"/>
-        <x:n v="40062"/>
-[...9 lines deleted...]
-        <x:n v="25085.9431912196"/>
+        <x:n v="39641"/>
+        <x:n v="5481"/>
+        <x:n v="95822"/>
+        <x:n v="84691"/>
+        <x:n v="10303"/>
+        <x:n v="11768"/>
+        <x:n v="11917"/>
+        <x:n v="3253"/>
+        <x:n v="21081"/>
+        <x:n v="43780"/>
+        <x:n v="26929"/>
+        <x:n v="48281"/>
+        <x:n v="69410"/>
+        <x:n v="10342"/>
+        <x:n v="16288"/>
+        <x:n v="10910"/>
+        <x:n v="15965"/>
+        <x:n v="3036"/>
+        <x:n v="48218"/>
+        <x:n v="24298"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="100"/>
     <s v="Current Account Balance (CA)"/>
     <s v="Euro Million"/>
     <n v="-5934"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="110"/>
     <s v="Depreciation on Research and Development Service Imports and Trade in Intellectual Property"/>
@@ -5442,199 +5692,289 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="170"/>
     <s v="Research and Development Service Imports"/>
     <s v="Euro Million"/>
     <n v="38420"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="180"/>
     <s v="Modified Current Account Balance (CA*)"/>
     <s v="Euro Million"/>
     <n v="14164.9298213109"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="100"/>
     <s v="Current Account Balance (CA)"/>
     <s v="Euro Million"/>
-    <n v="36916"/>
+    <n v="42332"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="110"/>
     <s v="Depreciation on Research and Development Service Imports and Trade in Intellectual Property"/>
     <s v="Euro Million"/>
-    <n v="78601.5514978245"/>
+    <n v="82456"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="120"/>
     <s v="Aircraft Leasing Depreciation"/>
     <s v="Euro Million"/>
     <n v="9989.38966728091"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="130"/>
     <s v="Redomiciled Public Limited Companies  Income"/>
     <s v="Euro Million"/>
-    <n v="10977.14747"/>
+    <n v="12825"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="140"/>
     <s v="Net Aircraft related to Leasing"/>
     <s v="Euro Million"/>
     <n v="14366"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="150"/>
     <s v="Research and Development related Intellectual Property Imports"/>
     <s v="Euro Million"/>
     <n v="16481"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="160"/>
     <s v="Research and Development related Intellectual Property Exports"/>
     <s v="Euro Million"/>
     <n v="2068"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="170"/>
     <s v="Research and Development Service Imports"/>
     <s v="Euro Million"/>
-    <n v="40062"/>
+    <n v="39641"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="180"/>
     <s v="Modified Current Account Balance (CA*)"/>
     <s v="Euro Million"/>
-    <n v="6188.91136489461"/>
+    <n v="5481"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="100"/>
     <s v="Current Account Balance (CA)"/>
     <s v="Euro Million"/>
-    <n v="90971"/>
+    <n v="95822"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="110"/>
     <s v="Depreciation on Research and Development Service Imports and Trade in Intellectual Property"/>
     <s v="Euro Million"/>
-    <n v="80917.724878597"/>
+    <n v="84691"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="120"/>
     <s v="Aircraft Leasing Depreciation"/>
     <s v="Euro Million"/>
-    <n v="10327.5850131834"/>
+    <n v="10303"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="130"/>
     <s v="Redomiciled Public Limited Companies  Income"/>
     <s v="Euro Million"/>
-    <n v="10483.746917"/>
+    <n v="11768"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="140"/>
     <s v="Net Aircraft related to Leasing"/>
     <s v="Euro Million"/>
-    <n v="12074"/>
+    <n v="11917"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="150"/>
     <s v="Research and Development related Intellectual Property Imports"/>
     <s v="Euro Million"/>
-    <n v="2724"/>
+    <n v="3253"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="160"/>
     <s v="Research and Development related Intellectual Property Exports"/>
     <s v="Euro Million"/>
-    <n v="21096"/>
+    <n v="21081"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="170"/>
     <s v="Research and Development Service Imports"/>
     <s v="Euro Million"/>
-    <n v="42142"/>
+    <n v="43780"/>
   </r>
   <r>
     <s v="BPA39C01"/>
     <s v="Net"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="180"/>
     <s v="Modified Current Account Balance (CA*)"/>
     <s v="Euro Million"/>
-    <n v="25085.9431912196"/>
+    <n v="26929"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="100"/>
+    <s v="Current Account Balance (CA)"/>
+    <s v="Euro Million"/>
+    <n v="48281"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="110"/>
+    <s v="Depreciation on Research and Development Service Imports and Trade in Intellectual Property"/>
+    <s v="Euro Million"/>
+    <n v="69410"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="120"/>
+    <s v="Aircraft Leasing Depreciation"/>
+    <s v="Euro Million"/>
+    <n v="10342"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="130"/>
+    <s v="Redomiciled Public Limited Companies  Income"/>
+    <s v="Euro Million"/>
+    <n v="16288"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="140"/>
+    <s v="Net Aircraft related to Leasing"/>
+    <s v="Euro Million"/>
+    <n v="10910"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="150"/>
+    <s v="Research and Development related Intellectual Property Imports"/>
+    <s v="Euro Million"/>
+    <n v="15965"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="160"/>
+    <s v="Research and Development related Intellectual Property Exports"/>
+    <s v="Euro Million"/>
+    <n v="3036"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="170"/>
+    <s v="Research and Development Service Imports"/>
+    <s v="Euro Million"/>
+    <n v="48218"/>
+  </r>
+  <r>
+    <s v="BPA39C01"/>
+    <s v="Net"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="180"/>
+    <s v="Modified Current Account Balance (CA*)"/>
+    <s v="Euro Million"/>
+    <n v="24298"/>
   </r>
 </pivotCacheRecords>
 </file>