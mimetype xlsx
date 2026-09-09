--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd9606f3824c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ced7632c1d40f49489c361aa629182.psmdcp" Id="R71c3f7136f114630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57e755fbcc44c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60daa114b5fe4f5fa9424db3f239ace4.psmdcp" Id="R290459c2d7044f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>