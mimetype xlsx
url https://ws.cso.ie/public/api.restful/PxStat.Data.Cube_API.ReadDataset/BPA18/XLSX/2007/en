--- v1 (2026-02-07)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6503adb2518b4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6867d8a66ef45f68c480a5eec1834a9.psmdcp" Id="R8b33252289684c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5737d4d6ce244ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f57b926f1064bbca6c128183807b957.psmdcp" Id="R1d284a7285dd4971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>