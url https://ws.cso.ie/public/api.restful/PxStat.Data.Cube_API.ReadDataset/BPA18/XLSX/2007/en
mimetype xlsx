--- v2 (2026-04-05)
+++ v3 (2026-06-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5737d4d6ce244ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f57b926f1064bbca6c128183807b957.psmdcp" Id="R1d284a7285dd4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3af713300364b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2599694e8f44e088bb63dab15856a63.psmdcp" Id="Rfdf4d063312645a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>