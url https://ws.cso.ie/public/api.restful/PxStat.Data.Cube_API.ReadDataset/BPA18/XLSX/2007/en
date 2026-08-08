--- v3 (2026-06-15)
+++ v4 (2026-08-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3af713300364b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2599694e8f44e088bb63dab15856a63.psmdcp" Id="Rfdf4d063312645a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7a270d2ead44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7fa33e9eb6f43e3999799ca614ddd90.psmdcp" Id="R23644d9e75404109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPA18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Assets BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPA18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAA</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -282,50 +282,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -477,157 +480,159 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="27">
+      <items count="28">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="27">
+      <items count="28">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
       </items>
     </pivotField>
     <pivotField name="BPASSET" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Security" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H163" totalsRowShown="0">
-  <x:autoFilter ref="A1:H163"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H169" totalsRowShown="0">
+  <x:autoFilter ref="A1:H169"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="BPASSET"/>
     <x:tableColumn id="6" name="Security"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1126,51 +1131,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H163"/>
+  <x:dimension ref="A1:H169"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5091,51 +5096,51 @@
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>-435</x:v>
+        <x:v>-434.98</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H153" s="0">
@@ -5143,155 +5148,155 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>-53</x:v>
+        <x:v>-52.9</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>-4</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>-324</x:v>
+        <x:v>-324.1</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>-53</x:v>
+        <x:v>-53.26</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>-138</x:v>
+        <x:v>-138.28</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H159" s="0">
@@ -5299,129 +5304,285 @@
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>40</x:v>
+        <x:v>40.18</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>-122</x:v>
+        <x:v>-121.94</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>-153</x:v>
+        <x:v>-153.69</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>96</x:v>
+        <x:v>97.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H164" s="0">
+        <x:v>-18.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H165" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H166" s="0">
+        <x:v>97.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:8">
+      <x:c r="A167" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H167" s="0">
+        <x:v>78.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:8">
+      <x:c r="A168" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H168" s="0">
+        <x:v>-166.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:8">
+      <x:c r="A169" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H169" s="0">
+        <x:v>-27.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5467,138 +5628,140 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPA18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Reserve Assets BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="27">
+      <x:sharedItems count="28">
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="27">
+      <x:sharedItems count="28">
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BPASSET">
       <x:sharedItems count="6">
         <x:s v="0"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Security">
       <x:sharedItems count="6">
         <x:s v="Reserve Assets: Total"/>
         <x:s v="Monetary Gold"/>
         <x:s v="Special Drawing Rights"/>
         <x:s v="Reserve Position in the IMF"/>
         <x:s v="Foreign Exchange"/>
         <x:s v="Other Reserve Assets"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-1770" maxValue="4980" count="68">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-1770" maxValue="4980" count="74">
         <x:n v="2280"/>
         <x:s v=""/>
         <x:n v="-1746"/>
         <x:n v="142"/>
         <x:n v="441"/>
         <x:n v="-343"/>
         <x:n v="-1770"/>
         <x:n v="-1177"/>
         <x:n v="-1472"/>
         <x:n v="-87"/>
         <x:n v="12"/>
         <x:n v="78"/>
         <x:n v="-79"/>
         <x:n v="-5"/>
         <x:n v="-329"/>
         <x:n v="-12"/>
         <x:n v="0"/>
         <x:n v="8"/>
         <x:n v="-1"/>
         <x:n v="-19"/>
         <x:n v="10"/>
         <x:n v="136"/>
         <x:n v="137"/>
         <x:n v="494"/>
         <x:n v="1"/>
@@ -5614,59 +5777,65 @@
         <x:n v="158"/>
         <x:n v="285"/>
         <x:n v="762"/>
         <x:n v="5"/>
         <x:n v="250"/>
         <x:n v="507"/>
         <x:n v="422"/>
         <x:n v="13"/>
         <x:n v="66"/>
         <x:n v="343"/>
         <x:n v="1282"/>
         <x:n v="14"/>
         <x:n v="-7"/>
         <x:n v="118"/>
         <x:n v="1155"/>
         <x:n v="4980"/>
         <x:n v="176"/>
         <x:n v="4082"/>
         <x:n v="564"/>
         <x:n v="156"/>
         <x:n v="485"/>
         <x:n v="135"/>
         <x:n v="164"/>
         <x:n v="151"/>
         <x:n v="-100"/>
-        <x:n v="-435"/>
-[...7 lines deleted...]
-        <x:n v="96"/>
+        <x:n v="-434.98"/>
+        <x:n v="-52.9"/>
+        <x:n v="-4.7"/>
+        <x:n v="-324.1"/>
+        <x:n v="-53.26"/>
+        <x:n v="-138.28"/>
+        <x:n v="40.18"/>
+        <x:n v="-121.94"/>
+        <x:n v="-153.69"/>
+        <x:n v="97.17"/>
+        <x:n v="-18.67"/>
+        <x:n v="97.04"/>
+        <x:n v="78.65"/>
+        <x:n v="-166.96"/>
+        <x:n v="-27.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="2280"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
@@ -7139,139 +7308,199 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
     <n v="-100"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
     <n v="135"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-435"/>
+    <n v="-434.98"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="-53"/>
+    <n v="-52.9"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-4"/>
+    <n v="-4.7"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-324"/>
+    <n v="-324.1"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="-53"/>
+    <n v="-53.26"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-138"/>
+    <n v="-138.28"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Monetary Gold"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Special Drawing Rights"/>
     <s v="Euro Million"/>
-    <n v="40"/>
+    <n v="40.18"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reserve Position in the IMF"/>
     <s v="Euro Million"/>
-    <n v="-122"/>
+    <n v="-121.94"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Foreign Exchange"/>
     <s v="Euro Million"/>
-    <n v="-153"/>
+    <n v="-153.69"/>
   </r>
   <r>
     <s v="BPA18"/>
     <s v="Reserve Assets BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Other Reserve Assets"/>
     <s v="Euro Million"/>
-    <n v="96"/>
+    <n v="97.17"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0"/>
+    <s v="Reserve Assets: Total"/>
+    <s v="Euro Million"/>
+    <n v="-18.67"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Monetary Gold"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Special Drawing Rights"/>
+    <s v="Euro Million"/>
+    <n v="97.04"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reserve Position in the IMF"/>
+    <s v="Euro Million"/>
+    <n v="78.65"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Foreign Exchange"/>
+    <s v="Euro Million"/>
+    <n v="-166.96"/>
+  </r>
+  <r>
+    <s v="BPA18"/>
+    <s v="Reserve Assets BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Other Reserve Assets"/>
+    <s v="Euro Million"/>
+    <n v="-27.4"/>
   </r>
 </pivotCacheRecords>
 </file>