--- v1 (2026-02-05)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec435df6e9e34765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da0cff4c19c4435b98fd1cbc5857b17.psmdcp" Id="Rd57f5b7df02d4343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb5456136b945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3c4cb42222245d2af797c5408f0966b.psmdcp" Id="R18e459958a584c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>