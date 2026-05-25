--- v2 (2026-04-05)
+++ v3 (2026-05-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb5456136b945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3c4cb42222245d2af797c5408f0966b.psmdcp" Id="R18e459958a584c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f68b509786464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77797471b5aa43a7ae0c2b4e8ef993dc.psmdcp" Id="R1bb795eb26054c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>