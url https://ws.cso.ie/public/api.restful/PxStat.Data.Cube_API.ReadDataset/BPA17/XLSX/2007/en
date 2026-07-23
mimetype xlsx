--- v3 (2026-05-25)
+++ v4 (2026-07-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f68b509786464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77797471b5aa43a7ae0c2b4e8ef993dc.psmdcp" Id="R1bb795eb26054c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00be9db8a3894d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022a2ad81fc6418a94fb7ba91c72af03.psmdcp" Id="R001342dbeeb24cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPA17</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Financial Account  (BPM6)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPA17/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAA</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -269,50 +269,53 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPA17C2</x:t>
   </x:si>
   <x:si>
     <x:t>Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -473,81 +476,83 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="BPINVES" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="Type of Investment" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -558,52 +563,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H261" totalsRowShown="0">
-  <x:autoFilter ref="A1:H261"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H281" totalsRowShown="0">
+  <x:autoFilter ref="A1:H281"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="BPINVES"/>
     <x:tableColumn id="6" name="Type of Investment"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1102,64 +1107,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H261"/>
+  <x:dimension ref="A1:H281"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="55.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="17.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -4027,3925 +4032,4445 @@
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>293513</x:v>
+        <x:v>293588.4</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>118759</x:v>
+        <x:v>118894.45</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>174754</x:v>
+        <x:v>174693.95</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>159198</x:v>
+        <x:v>159179.13</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>15556</x:v>
+        <x:v>15514.82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>-96645</x:v>
+        <x:v>-79568.78</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>43836</x:v>
+        <x:v>45442.99</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>-140483</x:v>
+        <x:v>-125011.75</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>4182</x:v>
+        <x:v>4589.67</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>-435</x:v>
+        <x:v>-434.98</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>455046</x:v>
+        <x:v>467353.43</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>182650</x:v>
+        <x:v>207332.34</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>272396</x:v>
+        <x:v>260021.1</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>191997</x:v>
+        <x:v>286355.09</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>80399</x:v>
+        <x:v>-26333.99</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>37037</x:v>
+        <x:v>61164.73</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>62578</x:v>
+        <x:v>64891.07</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>-25544</x:v>
+        <x:v>-3726.32</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>20252</x:v>
+        <x:v>19528.56</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>-138</x:v>
+        <x:v>-138.28</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B132" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>75390</x:v>
+        <x:v>501827.13</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B133" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>84729</x:v>
+        <x:v>254501.07</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>-9338</x:v>
+        <x:v>247326.06</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B135" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>-11314</x:v>
+        <x:v>227204.62</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B136" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>1976</x:v>
+        <x:v>20121.43</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B137" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>-100932</x:v>
+        <x:v>181744.2</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B138" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>-90172</x:v>
+        <x:v>173757.13</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B139" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>-10760</x:v>
+        <x:v>7987.05999999998</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B140" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>16959</x:v>
+        <x:v>18140.31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B141" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H141" s="0" t="s">
-        <x:v>84</x:v>
+      <x:c r="H141" s="0">
+        <x:v>-18.67</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>63428</x:v>
+        <x:v>75390</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>75052</x:v>
+        <x:v>84729</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>-11623</x:v>
+        <x:v>-9338</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>-4051</x:v>
+        <x:v>-11314</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>-7573</x:v>
+        <x:v>1976</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>-2749</x:v>
+        <x:v>-100932</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>-446</x:v>
+        <x:v>-90172</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>-2303</x:v>
+        <x:v>-10760</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>2904</x:v>
+        <x:v>16959</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>200650</x:v>
+        <x:v>63428</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>182596</x:v>
+        <x:v>75052</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>18055</x:v>
+        <x:v>-11623</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>17362</x:v>
+        <x:v>-4051</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>693</x:v>
+        <x:v>-7573</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>50738</x:v>
+        <x:v>-2749</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>11267</x:v>
+        <x:v>-446</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>39469</x:v>
+        <x:v>-2303</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>2421</x:v>
+        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>228849</x:v>
+        <x:v>200650</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>181154</x:v>
+        <x:v>182596</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>47693</x:v>
+        <x:v>18055</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>44078</x:v>
+        <x:v>17362</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>3615</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>-63080</x:v>
+        <x:v>50738</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>-19423</x:v>
+        <x:v>11267</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>-43657</x:v>
+        <x:v>39469</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>-619</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>81619</x:v>
+        <x:v>228849</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>123864</x:v>
+        <x:v>181154</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>-42245</x:v>
+        <x:v>47693</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>-38283</x:v>
+        <x:v>44078</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>-3961</x:v>
+        <x:v>3615</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>-17588</x:v>
+        <x:v>-63080</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>19256</x:v>
+        <x:v>-19423</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>-36845</x:v>
+        <x:v>-43657</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>-6494</x:v>
+        <x:v>-619</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>287001</x:v>
+        <x:v>81619</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>281846</x:v>
+        <x:v>123864</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>5156</x:v>
+        <x:v>-42245</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>1523</x:v>
+        <x:v>-38283</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>3633</x:v>
+        <x:v>-3961</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>-123573</x:v>
+        <x:v>-17588</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>12469</x:v>
+        <x:v>19256</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>-136042</x:v>
+        <x:v>-36845</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>1379</x:v>
+        <x:v>-6494</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>91708</x:v>
+        <x:v>287001</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>84850</x:v>
+        <x:v>281846</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>6857</x:v>
+        <x:v>5156</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>12483</x:v>
+        <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>-5626</x:v>
+        <x:v>3633</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>86174</x:v>
+        <x:v>-123573</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>76476</x:v>
+        <x:v>12469</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>9700</x:v>
+        <x:v>-136042</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>17085</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>326326</x:v>
+        <x:v>91708</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>255199</x:v>
+        <x:v>84850</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>71128</x:v>
+        <x:v>6857</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>68214</x:v>
+        <x:v>12483</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>2912</x:v>
+        <x:v>-5626</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>114226</x:v>
+        <x:v>86174</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>51762</x:v>
+        <x:v>76476</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>62465</x:v>
+        <x:v>9700</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>235</x:v>
+        <x:v>17085</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>258454</x:v>
+        <x:v>326326</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>187215</x:v>
+        <x:v>255199</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>71240</x:v>
+        <x:v>71128</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>61956</x:v>
+        <x:v>68214</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>9285</x:v>
+        <x:v>2912</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>103172</x:v>
+        <x:v>114226</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>44137</x:v>
+        <x:v>51762</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>59034</x:v>
+        <x:v>62465</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>368492</x:v>
+        <x:v>258454</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H223" s="0">
-        <x:v>288755</x:v>
+        <x:v>187215</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>79737</x:v>
+        <x:v>71240</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>78364</x:v>
+        <x:v>61956</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>1373</x:v>
+        <x:v>9285</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>-10986</x:v>
+        <x:v>103172</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>43608</x:v>
+        <x:v>44137</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>-54594</x:v>
+        <x:v>59034</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>2978</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>99751</x:v>
+        <x:v>368492</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>100706</x:v>
+        <x:v>288755</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>-955</x:v>
+        <x:v>79737</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>634</x:v>
+        <x:v>78364</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>-1590</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>-88436</x:v>
+        <x:v>-10986</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>-43385</x:v>
+        <x:v>43608</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>-45051</x:v>
+        <x:v>-54594</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>-9632</x:v>
+        <x:v>2978</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>194938</x:v>
+        <x:v>99751</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>153633</x:v>
+        <x:v>100706</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>41304</x:v>
+        <x:v>-955</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>31354</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>9950</x:v>
+        <x:v>-1590</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>-14430</x:v>
+        <x:v>-88436</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>14667</x:v>
+        <x:v>-43385</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>-29094</x:v>
+        <x:v>-45051</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>-636</x:v>
+        <x:v>-9632</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>392067</x:v>
+        <x:v>205147.7</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>352501</x:v>
+        <x:v>163931.34</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>39568</x:v>
+        <x:v>41216.35</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>35548</x:v>
+        <x:v>31330.91</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>4021</x:v>
+        <x:v>9885.44</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>68718</x:v>
+        <x:v>-14074.17</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>38374</x:v>
+        <x:v>13743.34</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>30345</x:v>
+        <x:v>-27817.5</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>-792</x:v>
+        <x:v>-635.65</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:8">
+      <x:c r="A262" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G262" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H262" s="0">
+        <x:v>397757.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:8">
+      <x:c r="A263" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G263" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H263" s="0">
+        <x:v>378126.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:8">
+      <x:c r="A264" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C264" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E264" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G264" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H264" s="0">
+        <x:v>19631.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:8">
+      <x:c r="A265" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G265" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H265" s="0">
+        <x:v>18343.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:8">
+      <x:c r="A266" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G266" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H266" s="0">
+        <x:v>1287.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:8">
+      <x:c r="A267" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H267" s="0">
+        <x:v>99346.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:8">
+      <x:c r="A268" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H268" s="0">
+        <x:v>57705.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:8">
+      <x:c r="A269" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H269" s="0">
+        <x:v>41641.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:8">
+      <x:c r="A270" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G270" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H270" s="0">
+        <x:v>-791.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:8">
+      <x:c r="A271" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G271" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:8">
+      <x:c r="A272" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H272" s="0">
+        <x:v>428262.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:8">
+      <x:c r="A273" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H273" s="0">
+        <x:v>352091.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:8">
+      <x:c r="A274" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H274" s="0">
+        <x:v>76171.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:8">
+      <x:c r="A275" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H275" s="0">
+        <x:v>75646.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:8">
+      <x:c r="A276" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G276" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H276" s="0">
+        <x:v>524.780000000001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:8">
+      <x:c r="A277" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G277" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H277" s="0">
+        <x:v>219912.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:8">
+      <x:c r="A278" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G278" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H278" s="0">
+        <x:v>123471.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:8">
+      <x:c r="A279" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G279" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H279" s="0">
+        <x:v>96441.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:8">
+      <x:c r="A280" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G280" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H280" s="0">
+        <x:v>-6602.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:8">
+      <x:c r="A281" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G281" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7993,118 +8518,120 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="BPA17C1"/>
         <x:s v="BPA17C2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Assets"/>
         <x:s v="Liabilities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BPINVES">
       <x:sharedItems count="10">
         <x:s v="01"/>
         <x:s v="011"/>
         <x:s v="012"/>
         <x:s v="013"/>
         <x:s v="014"/>
         <x:s v="02"/>
         <x:s v="021"/>
         <x:s v="022"/>
         <x:s v="03"/>
         <x:s v="04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Investment">
       <x:sharedItems count="10">
         <x:s v="Portfolio Investment: Total"/>
         <x:s v="Portfolio Investment: Equity"/>
         <x:s v="Portfolio Investment: Debt Instruments"/>
         <x:s v="Portfolio Investment: Bonds and Notes"/>
         <x:s v="Portfolio Investment: Money Market Instruments"/>
         <x:s v="Other Investment: Total"/>
         <x:s v="Loans, Currency and Deposits"/>
         <x:s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
         <x:s v="Memorandum Item: Government Financial Transactions"/>
         <x:s v="Reserve Assets: Total"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-144382" maxValue="455046" count="248">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-144382" maxValue="501827.13" count="267">
         <x:n v="74624"/>
         <x:n v="13145"/>
         <x:n v="61478"/>
         <x:n v="55383"/>
         <x:n v="6096"/>
         <x:n v="-89980"/>
         <x:n v="-86320"/>
         <x:n v="-3661"/>
         <x:n v="-240"/>
         <x:n v="-12"/>
         <x:n v="113224"/>
         <x:n v="67496"/>
         <x:n v="45729"/>
         <x:n v="50985"/>
         <x:n v="-5256"/>
         <x:n v="-29955"/>
         <x:n v="-18590"/>
         <x:n v="-11366"/>
         <x:n v="-300"/>
         <x:n v="10"/>
         <x:n v="172863"/>
         <x:n v="80654"/>
         <x:n v="92209"/>
         <x:n v="33181"/>
         <x:n v="59028"/>
@@ -8171,70 +8698,80 @@
         <x:n v="172815"/>
         <x:n v="149513"/>
         <x:n v="23306"/>
         <x:n v="-332"/>
         <x:n v="1282"/>
         <x:n v="358014"/>
         <x:n v="191876"/>
         <x:n v="166139"/>
         <x:n v="124414"/>
         <x:n v="41724"/>
         <x:n v="5663"/>
         <x:n v="43050"/>
         <x:n v="-37388"/>
         <x:n v="-1821"/>
         <x:n v="4980"/>
         <x:n v="-39044"/>
         <x:n v="-8697"/>
         <x:n v="-30347"/>
         <x:n v="-13419"/>
         <x:n v="-16928"/>
         <x:n v="69274"/>
         <x:n v="93945"/>
         <x:n v="-24671"/>
         <x:n v="300"/>
         <x:n v="485"/>
-        <x:n v="293513"/>
-[...18 lines deleted...]
-        <x:n v="-138"/>
+        <x:n v="293588.4"/>
+        <x:n v="118894.45"/>
+        <x:n v="174693.95"/>
+        <x:n v="159179.13"/>
+        <x:n v="15514.82"/>
+        <x:n v="-79568.78"/>
+        <x:n v="45442.99"/>
+        <x:n v="-125011.75"/>
+        <x:n v="4589.67"/>
+        <x:n v="-434.98"/>
+        <x:n v="467353.43"/>
+        <x:n v="207332.34"/>
+        <x:n v="260021.1"/>
+        <x:n v="286355.09"/>
+        <x:n v="-26333.99"/>
+        <x:n v="61164.73"/>
+        <x:n v="64891.07"/>
+        <x:n v="-3726.32"/>
+        <x:n v="19528.56"/>
+        <x:n v="-138.28"/>
+        <x:n v="501827.13"/>
+        <x:n v="254501.07"/>
+        <x:n v="247326.06"/>
+        <x:n v="227204.62"/>
+        <x:n v="20121.43"/>
+        <x:n v="181744.2"/>
+        <x:n v="173757.13"/>
+        <x:n v="7987.05999999998"/>
+        <x:n v="18140.31"/>
+        <x:n v="-18.67"/>
         <x:n v="75390"/>
         <x:n v="84729"/>
         <x:n v="-9338"/>
         <x:n v="-11314"/>
         <x:n v="1976"/>
         <x:n v="-100932"/>
         <x:n v="-90172"/>
         <x:n v="-10760"/>
         <x:n v="16959"/>
         <x:s v=""/>
         <x:n v="63428"/>
         <x:n v="75052"/>
         <x:n v="-11623"/>
         <x:n v="-4051"/>
         <x:n v="-7573"/>
         <x:n v="-2749"/>
         <x:n v="-446"/>
         <x:n v="-2303"/>
         <x:n v="2904"/>
         <x:n v="200650"/>
         <x:n v="182596"/>
         <x:n v="18055"/>
         <x:n v="17362"/>
         <x:n v="693"/>
         <x:n v="50738"/>
@@ -8291,68 +8828,77 @@
         <x:n v="71240"/>
         <x:n v="61956"/>
         <x:n v="9285"/>
         <x:n v="103172"/>
         <x:n v="44137"/>
         <x:n v="59034"/>
         <x:n v="238"/>
         <x:n v="368492"/>
         <x:n v="288755"/>
         <x:n v="79737"/>
         <x:n v="78364"/>
         <x:n v="1373"/>
         <x:n v="-10986"/>
         <x:n v="43608"/>
         <x:n v="-54594"/>
         <x:n v="2978"/>
         <x:n v="99751"/>
         <x:n v="100706"/>
         <x:n v="-955"/>
         <x:n v="634"/>
         <x:n v="-1590"/>
         <x:n v="-88436"/>
         <x:n v="-43385"/>
         <x:n v="-45051"/>
         <x:n v="-9632"/>
-        <x:n v="194938"/>
-[...16 lines deleted...]
-        <x:n v="-792"/>
+        <x:n v="205147.7"/>
+        <x:n v="163931.34"/>
+        <x:n v="41216.35"/>
+        <x:n v="31330.91"/>
+        <x:n v="9885.44"/>
+        <x:n v="-14074.17"/>
+        <x:n v="13743.34"/>
+        <x:n v="-27817.5"/>
+        <x:n v="-635.65"/>
+        <x:n v="397757.37"/>
+        <x:n v="378126.04"/>
+        <x:n v="19631.31"/>
+        <x:n v="18343.96"/>
+        <x:n v="1287.35"/>
+        <x:n v="99346.89"/>
+        <x:n v="57705.41"/>
+        <x:n v="41641.51"/>
+        <x:n v="-791.42"/>
+        <x:n v="428262.32"/>
+        <x:n v="352091.22"/>
+        <x:n v="76171.09"/>
+        <x:n v="75646.31"/>
+        <x:n v="524.780000000001"/>
+        <x:n v="219912.66"/>
+        <x:n v="123471.04"/>
+        <x:n v="96441.6"/>
+        <x:n v="-6602.92"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
     <n v="74624"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
@@ -9425,241 +9971,341 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
     <n v="300"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <n v="485"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="293513"/>
+    <n v="293588.4"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
     <s v="Euro Million"/>
-    <n v="118759"/>
+    <n v="118894.45"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="012"/>
     <s v="Portfolio Investment: Debt Instruments"/>
     <s v="Euro Million"/>
-    <n v="174754"/>
+    <n v="174693.95"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="013"/>
     <s v="Portfolio Investment: Bonds and Notes"/>
     <s v="Euro Million"/>
-    <n v="159198"/>
+    <n v="159179.13"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="014"/>
     <s v="Portfolio Investment: Money Market Instruments"/>
     <s v="Euro Million"/>
-    <n v="15556"/>
+    <n v="15514.82"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Other Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="-96645"/>
+    <n v="-79568.78"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="021"/>
     <s v="Loans, Currency and Deposits"/>
     <s v="Euro Million"/>
-    <n v="43836"/>
+    <n v="45442.99"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="022"/>
     <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
     <s v="Euro Million"/>
-    <n v="-140483"/>
+    <n v="-125011.75"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
-    <n v="4182"/>
+    <n v="4589.67"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-435"/>
+    <n v="-434.98"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="455046"/>
+    <n v="467353.43"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
     <s v="Euro Million"/>
-    <n v="182650"/>
+    <n v="207332.34"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="012"/>
     <s v="Portfolio Investment: Debt Instruments"/>
     <s v="Euro Million"/>
-    <n v="272396"/>
+    <n v="260021.1"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="013"/>
     <s v="Portfolio Investment: Bonds and Notes"/>
     <s v="Euro Million"/>
-    <n v="191997"/>
+    <n v="286355.09"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="014"/>
     <s v="Portfolio Investment: Money Market Instruments"/>
     <s v="Euro Million"/>
-    <n v="80399"/>
+    <n v="-26333.99"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Other Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="37037"/>
+    <n v="61164.73"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="021"/>
     <s v="Loans, Currency and Deposits"/>
     <s v="Euro Million"/>
-    <n v="62578"/>
+    <n v="64891.07"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="022"/>
     <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
     <s v="Euro Million"/>
-    <n v="-25544"/>
+    <n v="-3726.32"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
-    <n v="20252"/>
+    <n v="19528.56"/>
   </r>
   <r>
     <s v="BPA17C1"/>
     <s v="Assets"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
-    <n v="-138"/>
+    <n v="-138.28"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Portfolio Investment: Total"/>
+    <s v="Euro Million"/>
+    <n v="501827.13"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="011"/>
+    <s v="Portfolio Investment: Equity"/>
+    <s v="Euro Million"/>
+    <n v="254501.07"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="012"/>
+    <s v="Portfolio Investment: Debt Instruments"/>
+    <s v="Euro Million"/>
+    <n v="247326.06"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="013"/>
+    <s v="Portfolio Investment: Bonds and Notes"/>
+    <s v="Euro Million"/>
+    <n v="227204.62"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="014"/>
+    <s v="Portfolio Investment: Money Market Instruments"/>
+    <s v="Euro Million"/>
+    <n v="20121.43"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Other Investment: Total"/>
+    <s v="Euro Million"/>
+    <n v="181744.2"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="021"/>
+    <s v="Loans, Currency and Deposits"/>
+    <s v="Euro Million"/>
+    <n v="173757.13"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="022"/>
+    <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
+    <s v="Euro Million"/>
+    <n v="7987.05999999998"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Memorandum Item: Government Financial Transactions"/>
+    <s v="Euro Million"/>
+    <n v="18140.31"/>
+  </r>
+  <r>
+    <s v="BPA17C1"/>
+    <s v="Assets"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Reserve Assets: Total"/>
+    <s v="Euro Million"/>
+    <n v="-18.67"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
     <n v="75390"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
     <s v="Euro Million"/>
     <n v="84729"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2012"/>
@@ -10725,219 +11371,319 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
     <n v="-9632"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="194938"/>
+    <n v="205147.7"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
     <s v="Euro Million"/>
-    <n v="153633"/>
+    <n v="163931.34"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="012"/>
     <s v="Portfolio Investment: Debt Instruments"/>
     <s v="Euro Million"/>
-    <n v="41304"/>
+    <n v="41216.35"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="013"/>
     <s v="Portfolio Investment: Bonds and Notes"/>
     <s v="Euro Million"/>
-    <n v="31354"/>
+    <n v="31330.91"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="014"/>
     <s v="Portfolio Investment: Money Market Instruments"/>
     <s v="Euro Million"/>
-    <n v="9950"/>
+    <n v="9885.44"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Other Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="-14430"/>
+    <n v="-14074.17"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="021"/>
     <s v="Loans, Currency and Deposits"/>
     <s v="Euro Million"/>
-    <n v="14667"/>
+    <n v="13743.34"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="022"/>
     <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
     <s v="Euro Million"/>
-    <n v="-29094"/>
+    <n v="-27817.5"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
-    <n v="-636"/>
+    <n v="-635.65"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Portfolio Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="392067"/>
+    <n v="397757.37"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="011"/>
     <s v="Portfolio Investment: Equity"/>
     <s v="Euro Million"/>
-    <n v="352501"/>
+    <n v="378126.04"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="012"/>
     <s v="Portfolio Investment: Debt Instruments"/>
     <s v="Euro Million"/>
-    <n v="39568"/>
+    <n v="19631.31"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="013"/>
     <s v="Portfolio Investment: Bonds and Notes"/>
     <s v="Euro Million"/>
-    <n v="35548"/>
+    <n v="18343.96"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="014"/>
     <s v="Portfolio Investment: Money Market Instruments"/>
     <s v="Euro Million"/>
-    <n v="4021"/>
+    <n v="1287.35"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Other Investment: Total"/>
     <s v="Euro Million"/>
-    <n v="68718"/>
+    <n v="99346.89"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="021"/>
     <s v="Loans, Currency and Deposits"/>
     <s v="Euro Million"/>
-    <n v="38374"/>
+    <n v="57705.41"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="022"/>
     <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
     <s v="Euro Million"/>
-    <n v="30345"/>
+    <n v="41641.51"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Memorandum Item: Government Financial Transactions"/>
     <s v="Euro Million"/>
-    <n v="-792"/>
+    <n v="-791.42"/>
   </r>
   <r>
     <s v="BPA17C2"/>
     <s v="Liabilities"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Reserve Assets: Total"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Portfolio Investment: Total"/>
+    <s v="Euro Million"/>
+    <n v="428262.32"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="011"/>
+    <s v="Portfolio Investment: Equity"/>
+    <s v="Euro Million"/>
+    <n v="352091.22"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="012"/>
+    <s v="Portfolio Investment: Debt Instruments"/>
+    <s v="Euro Million"/>
+    <n v="76171.09"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="013"/>
+    <s v="Portfolio Investment: Bonds and Notes"/>
+    <s v="Euro Million"/>
+    <n v="75646.31"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="014"/>
+    <s v="Portfolio Investment: Money Market Instruments"/>
+    <s v="Euro Million"/>
+    <n v="524.780000000001"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Other Investment: Total"/>
+    <s v="Euro Million"/>
+    <n v="219912.66"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="021"/>
+    <s v="Loans, Currency and Deposits"/>
+    <s v="Euro Million"/>
+    <n v="123471.04"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="022"/>
+    <s v="Other Investment: Other(excl. Loans, Currency and Deposits)"/>
+    <s v="Euro Million"/>
+    <n v="96441.6"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Memorandum Item: Government Financial Transactions"/>
+    <s v="Euro Million"/>
+    <n v="-6602.92"/>
+  </r>
+  <r>
+    <s v="BPA17C2"/>
+    <s v="Liabilities"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Reserve Assets: Total"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>