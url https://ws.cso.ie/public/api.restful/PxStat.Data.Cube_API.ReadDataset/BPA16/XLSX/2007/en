--- v1 (2026-02-07)
+++ v2 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf521cefbcb747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe21d8c9355f4b46b5aebaa61e825b70.psmdcp" Id="R92b6aaa78d754d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e0be925f524907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4027765be5b452394b0c0ebe9cbc627.psmdcp" Id="R73caa0254cac46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>