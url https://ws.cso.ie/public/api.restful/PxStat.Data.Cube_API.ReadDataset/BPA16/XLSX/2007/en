--- v2 (2026-04-14)
+++ v3 (2026-05-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e0be925f524907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4027765be5b452394b0c0ebe9cbc627.psmdcp" Id="R73caa0254cac46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf745d6099b7b450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ac076bb52e249a09c823924a3abe88e.psmdcp" Id="Rf575e0f048f44575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>