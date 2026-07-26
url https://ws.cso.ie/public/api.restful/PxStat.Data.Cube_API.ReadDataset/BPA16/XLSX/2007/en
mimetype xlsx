--- v3 (2026-05-30)
+++ v4 (2026-07-26)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf745d6099b7b450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ac076bb52e249a09c823924a3abe88e.psmdcp" Id="Rf575e0f048f44575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcc69b66da44083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0d3123f309645fd82729c00af46656a.psmdcp" Id="R420c76855897494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPA16</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Investment BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPA16/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAA</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -231,50 +231,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>BPA16C2</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Investment in Ireland</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -434,125 +437,127 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="14">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
       </items>
     </pivotField>
     <pivotField name="BPDIRIN" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of Investment" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H105" totalsRowShown="0">
-  <x:autoFilter ref="A1:H105"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H113" totalsRowShown="0">
+  <x:autoFilter ref="A1:H113"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="BPDIRIN"/>
     <x:tableColumn id="6" name="Type of Investment"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1051,64 +1056,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H105"/>
+  <x:dimension ref="A1:H113"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -2260,1585 +2265,1793 @@
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>-96377</x:v>
+        <x:v>-92076.58</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>-156788</x:v>
+        <x:v>-145795.43</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>43981</x:v>
+        <x:v>43839.37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>16433</x:v>
+        <x:v>9879.48</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>27824</x:v>
+        <x:v>20536.43</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>-43992</x:v>
+        <x:v>-45822.65</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>29486</x:v>
+        <x:v>29317.23</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>42330</x:v>
+        <x:v>37041.88</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>38046</x:v>
+        <x:v>57593.98</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B55" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>18474</x:v>
+        <x:v>9724.86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>23738</x:v>
+        <x:v>37382.44</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B57" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-4167</x:v>
+        <x:v>10486.7</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>35660</x:v>
+        <x:v>38046</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>13050</x:v>
+        <x:v>18474</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>21350</x:v>
+        <x:v>23738</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>1260</x:v>
+        <x:v>-4167</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>39528</x:v>
+        <x:v>35660</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>17079</x:v>
+        <x:v>13050</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>26768</x:v>
+        <x:v>21350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>-4317</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>194210</x:v>
+        <x:v>39528</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>139101</x:v>
+        <x:v>17079</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>48506</x:v>
+        <x:v>26768</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>6607</x:v>
+        <x:v>-4317</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>21071</x:v>
+        <x:v>194210</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>97288</x:v>
+        <x:v>139101</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>37243</x:v>
+        <x:v>48506</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>-113463</x:v>
+        <x:v>6607</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>61485</x:v>
+        <x:v>21071</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>-164</x:v>
+        <x:v>97288</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>57401</x:v>
+        <x:v>37243</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>4246</x:v>
+        <x:v>-113463</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-4819</x:v>
+        <x:v>61485</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>-60764</x:v>
+        <x:v>-164</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>61086</x:v>
+        <x:v>57401</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>-5142</x:v>
+        <x:v>4246</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>146323</x:v>
+        <x:v>-4819</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>8087</x:v>
+        <x:v>-60764</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>67257</x:v>
+        <x:v>61086</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>70975</x:v>
+        <x:v>-5142</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>95921</x:v>
+        <x:v>146323</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>49470</x:v>
+        <x:v>8087</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>74304</x:v>
+        <x:v>67257</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>-27854</x:v>
+        <x:v>70975</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-9806</x:v>
+        <x:v>95921</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>-30940</x:v>
+        <x:v>49470</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>66701</x:v>
+        <x:v>74304</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>-45566</x:v>
+        <x:v>-27854</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>-53034</x:v>
+        <x:v>-9806</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>-109291</x:v>
+        <x:v>-30940</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>91358</x:v>
+        <x:v>66701</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>-35102</x:v>
+        <x:v>-45566</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>-110044</x:v>
+        <x:v>-53034</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>-121794</x:v>
+        <x:v>-109291</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>-7499</x:v>
+        <x:v>91358</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>19250</x:v>
+        <x:v>-35102</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>-34306</x:v>
+        <x:v>-106713.95</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>20430</x:v>
+        <x:v>-112208.84</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>43967</x:v>
+        <x:v>-15469.26</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>-98704</x:v>
+        <x:v>20964.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H106" s="0">
+        <x:v>-39442.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H107" s="0">
+        <x:v>32518.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H108" s="0">
+        <x:v>30623.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H109" s="0">
+        <x:v>-102584.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H110" s="0">
+        <x:v>47802.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H111" s="0">
+        <x:v>26603.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H112" s="0">
+        <x:v>62868.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H113" s="0">
+        <x:v>-41669.85</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3886,210 +4099,220 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="BPA16C1"/>
         <x:s v="BPA16C2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Direct Investment Abroad"/>
         <x:s v="Direct Investment in Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="14">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BPDIRIN">
       <x:sharedItems count="4">
         <x:s v="0"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Investment">
       <x:sharedItems count="4">
         <x:s v="All Direct Investment"/>
         <x:s v="Equity"/>
         <x:s v="Reinvested Earnings"/>
         <x:s v="Other Capital"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-156788" maxValue="194210" count="104">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-145795.43" maxValue="194210" count="112">
         <x:n v="17548"/>
         <x:n v="6878"/>
         <x:n v="10915"/>
         <x:n v="-244"/>
         <x:n v="17354"/>
         <x:n v="9365"/>
         <x:n v="11583"/>
         <x:n v="-3599"/>
         <x:n v="29431"/>
         <x:n v="-1712"/>
         <x:n v="14199"/>
         <x:n v="16945"/>
         <x:n v="151536"/>
         <x:n v="115527"/>
         <x:n v="10562"/>
         <x:n v="25448"/>
         <x:n v="35274"/>
         <x:n v="45493"/>
         <x:n v="11774"/>
         <x:n v="-21993"/>
         <x:n v="-788"/>
         <x:n v="-32210"/>
         <x:n v="17425"/>
         <x:n v="13997"/>
         <x:n v="4202"/>
         <x:n v="-16451"/>
         <x:n v="15155"/>
         <x:n v="5505"/>
         <x:n v="30600"/>
         <x:n v="110297"/>
         <x:n v="15413"/>
         <x:n v="-95104"/>
         <x:n v="-9223"/>
         <x:n v="9287"/>
         <x:n v="16627"/>
         <x:n v="-35137"/>
         <x:n v="31701"/>
         <x:n v="23839"/>
         <x:n v="21805"/>
         <x:n v="-13940"/>
         <x:n v="-28069"/>
         <x:n v="-90658"/>
         <x:n v="26208"/>
         <x:n v="36380"/>
-        <x:n v="-96377"/>
-[...6 lines deleted...]
-        <x:n v="42330"/>
+        <x:n v="-92076.58"/>
+        <x:n v="-145795.43"/>
+        <x:n v="43839.37"/>
+        <x:n v="9879.48"/>
+        <x:n v="20536.43"/>
+        <x:n v="-45822.65"/>
+        <x:n v="29317.23"/>
+        <x:n v="37041.88"/>
+        <x:n v="57593.98"/>
+        <x:n v="9724.86"/>
+        <x:n v="37382.44"/>
+        <x:n v="10486.7"/>
         <x:n v="38046"/>
         <x:n v="18474"/>
         <x:n v="23738"/>
         <x:n v="-4167"/>
         <x:n v="35660"/>
         <x:n v="13050"/>
         <x:n v="21350"/>
         <x:n v="1260"/>
         <x:n v="39528"/>
         <x:n v="17079"/>
         <x:n v="26768"/>
         <x:n v="-4317"/>
         <x:n v="194210"/>
         <x:n v="139101"/>
         <x:n v="48506"/>
         <x:n v="6607"/>
         <x:n v="21071"/>
         <x:n v="97288"/>
         <x:n v="37243"/>
         <x:n v="-113463"/>
         <x:n v="61485"/>
         <x:n v="-164"/>
         <x:n v="57401"/>
         <x:n v="4246"/>
         <x:n v="-4819"/>
         <x:n v="-60764"/>
         <x:n v="61086"/>
         <x:n v="-5142"/>
         <x:n v="146323"/>
         <x:n v="8087"/>
         <x:n v="67257"/>
         <x:n v="70975"/>
         <x:n v="95921"/>
         <x:n v="49470"/>
         <x:n v="74304"/>
         <x:n v="-27854"/>
         <x:n v="-9806"/>
         <x:n v="-30940"/>
         <x:n v="66701"/>
         <x:n v="-45566"/>
         <x:n v="-53034"/>
         <x:n v="-109291"/>
         <x:n v="91358"/>
         <x:n v="-35102"/>
-        <x:n v="-110044"/>
-[...6 lines deleted...]
-        <x:n v="-98704"/>
+        <x:n v="-106713.95"/>
+        <x:n v="-112208.84"/>
+        <x:n v="-15469.26"/>
+        <x:n v="20964.19"/>
+        <x:n v="-39442.89"/>
+        <x:n v="32518.24"/>
+        <x:n v="30623.07"/>
+        <x:n v="-102584.21"/>
+        <x:n v="47802.19"/>
+        <x:n v="26603.3"/>
+        <x:n v="62868.73"/>
+        <x:n v="-41669.85"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
     <n v="17548"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Equity"/>
@@ -4502,121 +4725,161 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
     <n v="26208"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
     <n v="36380"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
-    <n v="-96377"/>
+    <n v="-92076.58"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Equity"/>
     <s v="Euro Million"/>
-    <n v="-156788"/>
+    <n v="-145795.43"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
-    <n v="43981"/>
+    <n v="43839.37"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
-    <n v="16433"/>
+    <n v="9879.48"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
-    <n v="27824"/>
+    <n v="20536.43"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Equity"/>
     <s v="Euro Million"/>
-    <n v="-43992"/>
+    <n v="-45822.65"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
-    <n v="29486"/>
+    <n v="29317.23"/>
   </r>
   <r>
     <s v="BPA16C1"/>
     <s v="Direct Investment Abroad"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
-    <n v="42330"/>
+    <n v="37041.88"/>
+  </r>
+  <r>
+    <s v="BPA16C1"/>
+    <s v="Direct Investment Abroad"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0"/>
+    <s v="All Direct Investment"/>
+    <s v="Euro Million"/>
+    <n v="57593.98"/>
+  </r>
+  <r>
+    <s v="BPA16C1"/>
+    <s v="Direct Investment Abroad"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Equity"/>
+    <s v="Euro Million"/>
+    <n v="9724.86"/>
+  </r>
+  <r>
+    <s v="BPA16C1"/>
+    <s v="Direct Investment Abroad"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Reinvested Earnings"/>
+    <s v="Euro Million"/>
+    <n v="37382.44"/>
+  </r>
+  <r>
+    <s v="BPA16C1"/>
+    <s v="Direct Investment Abroad"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Other Capital"/>
+    <s v="Euro Million"/>
+    <n v="10486.7"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
     <n v="38046"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Equity"/>
     <s v="Euro Million"/>
     <n v="18474"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2012"/>
@@ -5022,99 +5285,139 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
     <n v="91358"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
     <n v="-35102"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
-    <n v="-110044"/>
+    <n v="-106713.95"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Equity"/>
     <s v="Euro Million"/>
-    <n v="-121794"/>
+    <n v="-112208.84"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
-    <n v="-7499"/>
+    <n v="-15469.26"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
-    <n v="19250"/>
+    <n v="20964.19"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0"/>
     <s v="All Direct Investment"/>
     <s v="Euro Million"/>
-    <n v="-34306"/>
+    <n v="-39442.89"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Equity"/>
     <s v="Euro Million"/>
-    <n v="20430"/>
+    <n v="32518.24"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Reinvested Earnings"/>
     <s v="Euro Million"/>
-    <n v="43967"/>
+    <n v="30623.07"/>
   </r>
   <r>
     <s v="BPA16C2"/>
     <s v="Direct Investment in Ireland"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Other Capital"/>
     <s v="Euro Million"/>
-    <n v="-98704"/>
+    <n v="-102584.21"/>
+  </r>
+  <r>
+    <s v="BPA16C2"/>
+    <s v="Direct Investment in Ireland"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0"/>
+    <s v="All Direct Investment"/>
+    <s v="Euro Million"/>
+    <n v="47802.19"/>
+  </r>
+  <r>
+    <s v="BPA16C2"/>
+    <s v="Direct Investment in Ireland"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Equity"/>
+    <s v="Euro Million"/>
+    <n v="26603.3"/>
+  </r>
+  <r>
+    <s v="BPA16C2"/>
+    <s v="Direct Investment in Ireland"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Reinvested Earnings"/>
+    <s v="Euro Million"/>
+    <n v="62868.73"/>
+  </r>
+  <r>
+    <s v="BPA16C2"/>
+    <s v="Direct Investment in Ireland"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Other Capital"/>
+    <s v="Euro Million"/>
+    <n v="-41669.85"/>
   </r>
 </pivotCacheRecords>
 </file>