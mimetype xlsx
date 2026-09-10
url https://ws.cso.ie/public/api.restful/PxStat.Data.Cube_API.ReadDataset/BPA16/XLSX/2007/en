--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcc69b66da44083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0d3123f309645fd82729c00af46656a.psmdcp" Id="R420c76855897494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e342df635ac44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fed9d290ff41427bb11784fec8525184.psmdcp" Id="R1f5da2339ff84426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>