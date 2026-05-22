--- v2 (2026-03-27)
+++ v3 (2026-05-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b224993abe4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/344e5610fcf24c5482e893773f198502.psmdcp" Id="Re72128dde2ad4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bb1d77479f4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf860aa29474c8f9ed9bd230ab5934c.psmdcp" Id="Refa4302b96af42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>