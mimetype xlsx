--- v3 (2026-05-22)
+++ v4 (2026-07-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bb1d77479f4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf860aa29474c8f9ed9bd230ab5934c.psmdcp" Id="Refa4302b96af42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra694fec0497040c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/249b311e114a4185be485aa775b8d547.psmdcp" Id="R612d475305c94e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BPA15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current, Capital and Financial Account Balances BPM6</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BPA15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAA</x:t>
   </x:si>
   <x:si>
     <x:t>BOP/International Accounts - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia Perez Alfaro</x:t>
   </x:si>
@@ -316,50 +316,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -510,109 +513,111 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="27">
+      <items count="28">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="27">
+      <items count="28">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
+        <item x="27"/>
       </items>
     </pivotField>
     <pivotField name="C03142V03794" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Sub Head" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -627,52 +632,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H325" totalsRowShown="0">
-  <x:autoFilter ref="A1:H325"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H337" totalsRowShown="0">
+  <x:autoFilter ref="A1:H337"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03142V03794"/>
     <x:tableColumn id="6" name="Sub Head"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1171,64 +1176,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H325"/>
+  <x:dimension ref="A1:H337"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="17.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -9036,649 +9041,961 @@
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>36916</x:v>
+        <x:v>42331.85</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>-8725</x:v>
+        <x:v>-8740.52</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>156687</x:v>
+        <x:v>156686.13</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>59690</x:v>
+        <x:v>28221.1</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>-133701</x:v>
+        <x:v>-126348.4</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>-78599</x:v>
+        <x:v>-103381.81</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>-4588</x:v>
+        <x:v>-5254.51</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>29590</x:v>
+        <x:v>37148.47</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>1399</x:v>
+        <x:v>3557.14</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>13667</x:v>
+        <x:v>14637.37</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>98575</x:v>
+        <x:v>88440.7</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>-82215</x:v>
+        <x:v>-65494.61</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H314" s="0">
-        <x:v>90971</x:v>
+        <x:v>95822.38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H315" s="0">
-        <x:v>-2581</x:v>
+        <x:v>-1937.61</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>175553</x:v>
+        <x:v>177071.39</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>18589</x:v>
+        <x:v>56847.28</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>-139686</x:v>
+        <x:v>-133260.15</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H319" s="0">
-        <x:v>-125756</x:v>
+        <x:v>-81249.01</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H320" s="0">
-        <x:v>-4659</x:v>
+        <x:v>-4836.14</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>93286</x:v>
+        <x:v>91262.68</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>4896</x:v>
+        <x:v>-2622.08999999996</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>62130</x:v>
+        <x:v>59979.32</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>62979</x:v>
+        <x:v>69596.0599999999</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>-31681</x:v>
+        <x:v>-38182.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:8">
+      <x:c r="A326" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G326" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H326" s="0">
+        <x:v>48281.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:8">
+      <x:c r="A327" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G327" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H327" s="0">
+        <x:v>-5561.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:8">
+      <x:c r="A328" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G328" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H328" s="0">
+        <x:v>197792.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:8">
+      <x:c r="A329" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G329" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H329" s="0">
+        <x:v>28221.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:8">
+      <x:c r="A330" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G330" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H330" s="0">
+        <x:v>-172477.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:8">
+      <x:c r="A331" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G331" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H331" s="0">
+        <x:v>-149511.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:8">
+      <x:c r="A332" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G332" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H332" s="0">
+        <x:v>-5254.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:8">
+      <x:c r="A333" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G333" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H333" s="0">
+        <x:v>45169.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:8">
+      <x:c r="A334" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G334" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H334" s="0">
+        <x:v>2450.12000000002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:8">
+      <x:c r="A335" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G335" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H335" s="0">
+        <x:v>9791.79000000002</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:8">
+      <x:c r="A336" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G336" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H336" s="0">
+        <x:v>73564.8099999999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:8">
+      <x:c r="A337" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G337" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H337" s="0">
+        <x:v>-38168.46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9724,150 +10041,152 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BPA15"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Current, Capital and Financial Account Balances BPM6"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="27">
+      <x:sharedItems count="28">
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="27">
+      <x:sharedItems count="28">
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03142V03794">
       <x:sharedItems count="12">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sub Head">
       <x:sharedItems count="12">
         <x:s v="Current account"/>
         <x:s v="Capital account"/>
         <x:s v="Merchandise"/>
         <x:s v="Services"/>
         <x:s v="Primary income"/>
         <x:s v="Invisibles"/>
         <x:s v="Secondary income"/>
         <x:s v="Financial account"/>
         <x:s v="Net Errors and omissions"/>
         <x:s v="Direct investment"/>
         <x:s v="Portfolio investment"/>
         <x:s v="Other investment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-192633" maxValue="205133" count="323">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-192633" maxValue="205133" count="333">
         <x:n v="627"/>
         <x:n v="840"/>
         <x:n v="17510"/>
         <x:n v="-8426"/>
         <x:n v="-9776"/>
         <x:n v="-16883"/>
         <x:n v="1319"/>
         <x:n v="-1135"/>
         <x:n v="-2602"/>
         <x:n v="-4422"/>
         <x:n v="8466"/>
         <x:n v="-7459"/>
         <x:n v="226"/>
         <x:n v="560"/>
         <x:n v="22170"/>
         <x:n v="-9723"/>
         <x:n v="-13398"/>
         <x:n v="-21944"/>
         <x:n v="1177"/>
         <x:n v="2211"/>
         <x:n v="1425"/>
         <x:n v="-11359"/>
         <x:n v="14342"/>
         <x:n v="974"/>
         <x:n v="667"/>
@@ -10123,74 +10442,84 @@
         <x:n v="69643"/>
         <x:n v="54648"/>
         <x:n v="1502"/>
         <x:n v="168416"/>
         <x:n v="18868"/>
         <x:n v="-128200"/>
         <x:n v="-113768"/>
         <x:n v="-4436"/>
         <x:n v="52657"/>
         <x:n v="-3493"/>
         <x:n v="41507"/>
         <x:n v="-10478"/>
         <x:n v="16649"/>
         <x:n v="45643"/>
         <x:n v="-927"/>
         <x:n v="205133"/>
         <x:n v="9697"/>
         <x:n v="-164483"/>
         <x:n v="-159490"/>
         <x:n v="-4704"/>
         <x:n v="44364"/>
         <x:n v="-352"/>
         <x:n v="24965"/>
         <x:n v="-138795"/>
         <x:n v="157710"/>
-        <x:n v="36916"/>
-[...22 lines deleted...]
-        <x:n v="-31681"/>
+        <x:n v="42331.85"/>
+        <x:n v="-8740.52"/>
+        <x:n v="156686.13"/>
+        <x:n v="28221.1"/>
+        <x:n v="-126348.4"/>
+        <x:n v="-103381.81"/>
+        <x:n v="-5254.51"/>
+        <x:n v="37148.47"/>
+        <x:n v="3557.14"/>
+        <x:n v="14637.37"/>
+        <x:n v="88440.7"/>
+        <x:n v="-65494.61"/>
+        <x:n v="95822.38"/>
+        <x:n v="-1937.61"/>
+        <x:n v="177071.39"/>
+        <x:n v="56847.28"/>
+        <x:n v="-133260.15"/>
+        <x:n v="-81249.01"/>
+        <x:n v="-4836.14"/>
+        <x:n v="91262.68"/>
+        <x:n v="-2622.08999999996"/>
+        <x:n v="59979.32"/>
+        <x:n v="69596.0599999999"/>
+        <x:n v="-38182.16"/>
+        <x:n v="48281.25"/>
+        <x:n v="-5561.92"/>
+        <x:n v="197792.36"/>
+        <x:n v="-172477.69"/>
+        <x:n v="-149511.1"/>
+        <x:n v="45169.45"/>
+        <x:n v="2450.12000000002"/>
+        <x:n v="9791.79000000002"/>
+        <x:n v="73564.8099999999"/>
+        <x:n v="-38168.46"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
     <n v="627"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="02"/>
     <s v="Capital account"/>
@@ -13163,259 +13492,379 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
     <n v="-138795"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
     <n v="157710"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="36916"/>
+    <n v="42331.85"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-8725"/>
+    <n v="-8740.52"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="156687"/>
+    <n v="156686.13"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="59690"/>
+    <n v="28221.1"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-133701"/>
+    <n v="-126348.4"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-78599"/>
+    <n v="-103381.81"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-4588"/>
+    <n v="-5254.51"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="29590"/>
+    <n v="37148.47"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="1399"/>
+    <n v="3557.14"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="13667"/>
+    <n v="14637.37"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="98575"/>
+    <n v="88440.7"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-82215"/>
+    <n v="-65494.61"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Current account"/>
     <s v="Euro Million"/>
-    <n v="90971"/>
+    <n v="95822.38"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Capital account"/>
     <s v="Euro Million"/>
-    <n v="-2581"/>
+    <n v="-1937.61"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Merchandise"/>
     <s v="Euro Million"/>
-    <n v="175553"/>
+    <n v="177071.39"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Services"/>
     <s v="Euro Million"/>
-    <n v="18589"/>
+    <n v="56847.28"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Primary income"/>
     <s v="Euro Million"/>
-    <n v="-139686"/>
+    <n v="-133260.15"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Invisibles"/>
     <s v="Euro Million"/>
-    <n v="-125756"/>
+    <n v="-81249.01"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Secondary income"/>
     <s v="Euro Million"/>
-    <n v="-4659"/>
+    <n v="-4836.14"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Financial account"/>
     <s v="Euro Million"/>
-    <n v="93286"/>
+    <n v="91262.68"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="Net Errors and omissions"/>
     <s v="Euro Million"/>
-    <n v="4896"/>
+    <n v="-2622.08999999996"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Direct investment"/>
     <s v="Euro Million"/>
-    <n v="62130"/>
+    <n v="59979.32"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Portfolio investment"/>
     <s v="Euro Million"/>
-    <n v="62979"/>
+    <n v="69596.0599999999"/>
   </r>
   <r>
     <s v="BPA15"/>
     <s v="Current, Capital and Financial Account Balances BPM6"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Other investment"/>
     <s v="Euro Million"/>
-    <n v="-31681"/>
+    <n v="-38182.16"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Current account"/>
+    <s v="Euro Million"/>
+    <n v="48281.25"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Capital account"/>
+    <s v="Euro Million"/>
+    <n v="-5561.92"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Merchandise"/>
+    <s v="Euro Million"/>
+    <n v="197792.36"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Services"/>
+    <s v="Euro Million"/>
+    <n v="28221.1"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Primary income"/>
+    <s v="Euro Million"/>
+    <n v="-172477.69"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="Invisibles"/>
+    <s v="Euro Million"/>
+    <n v="-149511.1"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="Secondary income"/>
+    <s v="Euro Million"/>
+    <n v="-5254.51"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="Financial account"/>
+    <s v="Euro Million"/>
+    <n v="45169.45"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="Net Errors and omissions"/>
+    <s v="Euro Million"/>
+    <n v="2450.12000000002"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Direct investment"/>
+    <s v="Euro Million"/>
+    <n v="9791.79000000002"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Portfolio investment"/>
+    <s v="Euro Million"/>
+    <n v="73564.8099999999"/>
+  </r>
+  <r>
+    <s v="BPA15"/>
+    <s v="Current, Capital and Financial Account Balances BPM6"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="Other investment"/>
+    <s v="Euro Million"/>
+    <n v="-38168.46"/>
   </r>
 </pivotCacheRecords>
 </file>