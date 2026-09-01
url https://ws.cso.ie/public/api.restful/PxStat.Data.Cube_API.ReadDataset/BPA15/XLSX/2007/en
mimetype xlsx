--- v4 (2026-07-12)
+++ v5 (2026-09-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra694fec0497040c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/249b311e114a4185be485aa775b8d547.psmdcp" Id="R612d475305c94e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccc63878188417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f4a2505b69d4e7d98b5f42210742a03.psmdcp" Id="Rbb243bd4e1634671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>