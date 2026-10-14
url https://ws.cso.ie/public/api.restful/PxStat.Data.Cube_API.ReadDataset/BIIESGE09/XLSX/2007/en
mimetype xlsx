--- v0 (2025-10-28)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0574f14f7524082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984a5254b6114604992da17d8fa65923.psmdcp" Id="R51fe2b79a8fa42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e5f09fc243453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92b2ef77d58345318f9473c3968c336d.psmdcp" Id="R0edd42ab807e4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BIIESGE09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employees aged 15 years and over who are members of a trade union</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/29/2025 11:00:00 AM</x:t>
+    <x:t>29/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: CSO, Labour Force Survey. Data may be subject to future revision. Data may be subject to sampling or other survey errors, which are greater in respect of smaller values or estimates of change. &lt;br&gt;Reference period: Q2=April-June.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BIIESGE09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>BIIESGE</x:t>
   </x:si>
   <x:si>
     <x:t>Business in Ireland - Environmental, Social, Governance of Enterprises</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -409,211 +409,120 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...159 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04483V05266" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev. 2 Activity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H25" totalsRowShown="0">
   <x:autoFilter ref="A1:H25"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04483V05266"/>
     <x:tableColumn id="6" name="NACE Rev. 2 Activity"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -882,51 +791,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BIIESGE09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1115,51 +1024,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="63.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1797,51 +1706,51 @@
       <x:c r="E25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1858,51 +1767,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H25" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BIIESGE09C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Employees aged 15 years and over who are members of a trade union"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="20182"/>
         <x:s v="20192"/>
         <x:s v="20202"/>
         <x:s v="20212"/>
         <x:s v="20222"/>
         <x:s v="20232"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2018Q2"/>
@@ -1935,27 +1844,268 @@
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="4" maxValue="29" count="14">
         <x:n v="4"/>
         <x:n v="17"/>
         <x:n v="26"/>
         <x:n v="24"/>
         <x:n v="7"/>
         <x:n v="19"/>
         <x:n v="27"/>
         <x:n v="25"/>
         <x:n v="29"/>
         <x:n v="28"/>
         <x:n v="6"/>
         <x:n v="16"/>
         <x:n v="23"/>
         <x:n v="22"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="10"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="% "/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="16"/>
+    <s v="Industry incl Construction (B - F)"/>
+    <s v="% "/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="50"/>
+    <s v="Services (G-U)"/>
+    <s v="% "/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="BIIESGE09C01"/>
+    <s v="Employees aged 15 years and over who are members of a trade union"/>
+    <s v="20232"/>
+    <s v="2023Q2"/>
+    <s v="65"/>
+    <s v="NACE activities (A-U)"/>
+    <s v="% "/>
+    <n v="22"/>
+  </r>
+</pivotCacheRecords>
 </file>