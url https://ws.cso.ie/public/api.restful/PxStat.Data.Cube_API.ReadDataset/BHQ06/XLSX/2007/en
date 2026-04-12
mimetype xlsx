--- v1 (2026-02-23)
+++ v2 (2026-04-12)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73312c0d32fc46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a495e936cd8248e7b292c55402c3a454.psmdcp" Id="R4ccab2bcecd64c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d410d3520434b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de894a1921546e49d9cccfdbc8e662d.psmdcp" Id="R1e58afd3cc1c46bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BHQ06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions Granted for Civil Engineering Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/12/2025 11:00:00</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>This release accompanies the Planning Permissions Quarter 1 2023 publication of 10 June 2023. Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 due to the nature of Strategic Housing Developments. Q1 2018 data has been revised upon receiving new information. While there can be a degree of interchangeability between other civil engineering works and the general and miscellaneous category, the former contains more sophisticated technical structures e.g. ESB sub-station as opposed to bus shelter in the general and miscellaneous category. See background notes(https://www.cso.ie/en/methods/construction/planningpermissions/). Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 due to the nature of Strategic Housing Development.</x:t>
+    <x:t>This release accompanies the Planning Permissions Quarter 1 2023 publication of 10 June 2023. Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 due to the nature of Strategic Housing Developments. Q1 2018 data has been revised upon receiving new information. While there can be a degree of interchangeability between other civil engineering works and the general and miscellaneous category, the former contains more sophisticated technical structures e.g. ESB sub-station as opposed to bus shelter in the general and miscellaneous category. See background notes(https://www.cso.ie/en/methods/surveybackgroundnotes/planningpermissions/). Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 due to the nature of Strategic Housing Development.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BHQ06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Shane O’Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -829,50 +829,56 @@
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -1023,51 +1029,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="99">
+      <items count="100">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1123,54 +1129,55 @@
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
+        <item x="99"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="99">
+      <items count="100">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1226,50 +1233,51 @@
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
+        <item x="99"/>
       </items>
     </pivotField>
     <pivotField name="C01912V02351" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Type of Civil Engineering Project" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -1282,52 +1290,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1090" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1090"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1101" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1101"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C01912V02351"/>
     <x:tableColumn id="6" name="Type of Civil Engineering Project"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1828,51 +1836,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1090"/>
+  <x:dimension ref="A1:H1101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -30182,50 +30190,336 @@
     </x:row>
     <x:row r="1090" spans="1:8">
       <x:c r="A1090" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D1090" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1090" s="0">
         <x:v>1321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1091" spans="1:8">
+      <x:c r="A1091" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1091" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1091" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1091" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1091" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1091" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1091" s="0">
+        <x:v>1994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1092" spans="1:8">
+      <x:c r="A1092" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1092" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1092" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1092" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1092" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1092" s="0">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1093" spans="1:8">
+      <x:c r="A1093" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1093" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1093" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1093" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1093" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1093" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1093" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1094" spans="1:8">
+      <x:c r="A1094" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1094" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1094" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1094" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1094" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1094" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1094" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1095" spans="1:8">
+      <x:c r="A1095" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1095" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1095" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1095" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1095" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1095" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1096" spans="1:8">
+      <x:c r="A1096" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1096" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1096" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1096" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1096" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1096" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1096" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1096" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1097" spans="1:8">
+      <x:c r="A1097" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1097" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1097" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1097" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1097" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1097" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1097" s="0">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1098" spans="1:8">
+      <x:c r="A1098" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1098" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1098" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1098" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1098" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1098" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1098" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1099" spans="1:8">
+      <x:c r="A1099" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1099" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1099" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1099" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1099" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1099" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1099" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1099" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1100" spans="1:8">
+      <x:c r="A1100" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1100" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1100" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1100" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1100" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1100" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1100" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1100" s="0">
+        <x:v>535</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1101" spans="1:8">
+      <x:c r="A1101" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D1101" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E1101" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1101" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1101" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1101" s="0">
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -30271,51 +30565,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BHQ06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Planning Permissions Granted for Civil Engineering Projects"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="99">
+      <x:sharedItems count="100">
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
@@ -30371,54 +30665,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="99">
+      <x:sharedItems count="100">
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
@@ -30474,89 +30769,90 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01912V02351">
       <x:sharedItems count="11">
         <x:s v="300"/>
         <x:s v="301"/>
         <x:s v="302"/>
         <x:s v="303"/>
         <x:s v="304"/>
         <x:s v="305"/>
         <x:s v="306"/>
         <x:s v="307"/>
         <x:s v="308"/>
         <x:s v="309"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Civil Engineering Project">
       <x:sharedItems count="11">
         <x:s v="All types of civil engineering projects"/>
         <x:s v="Roads and runways"/>
         <x:s v="Railways"/>
         <x:s v="Specialised civil engineering works"/>
         <x:s v="Hydraulic engineering"/>
         <x:s v="Water and sewerage"/>
         <x:s v="Land reclamation and land drainage"/>
         <x:s v="Electricity and communication"/>
         <x:s v="Laying of pipelines"/>
         <x:s v="Other civil engineering works"/>
         <x:s v="General and miscellaneous"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2050" count="348">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2050" count="351">
         <x:n v="664"/>
         <x:n v="8"/>
         <x:n v="0"/>
         <x:n v="5"/>
         <x:n v="2"/>
         <x:n v="87"/>
         <x:n v="1"/>
         <x:n v="84"/>
         <x:n v="472"/>
         <x:n v="614"/>
         <x:n v="9"/>
         <x:n v="3"/>
         <x:n v="7"/>
         <x:n v="55"/>
         <x:n v="12"/>
         <x:n v="122"/>
         <x:n v="405"/>
         <x:n v="738"/>
         <x:n v="6"/>
         <x:n v="72"/>
         <x:n v="11"/>
         <x:n v="150"/>
         <x:n v="484"/>
         <x:n v="720"/>
         <x:n v="10"/>
@@ -30861,50 +31157,53 @@
         <x:n v="964"/>
         <x:n v="1543"/>
         <x:n v="452"/>
         <x:n v="925"/>
         <x:n v="389"/>
         <x:n v="914"/>
         <x:n v="1406"/>
         <x:n v="359"/>
         <x:n v="916"/>
         <x:n v="1445"/>
         <x:n v="380"/>
         <x:n v="937"/>
         <x:n v="1237"/>
         <x:n v="271"/>
         <x:n v="832"/>
         <x:n v="1423"/>
         <x:n v="943"/>
         <x:n v="1599"/>
         <x:n v="104"/>
         <x:n v="1016"/>
         <x:n v="2050"/>
         <x:n v="46"/>
         <x:n v="114"/>
         <x:n v="533"/>
         <x:n v="1321"/>
+        <x:n v="1994"/>
+        <x:n v="535"/>
+        <x:n v="1272"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20011"/>
     <s v="2001Q1"/>
     <s v="300"/>
     <s v="All types of civil engineering projects"/>
     <s v="Number"/>
     <n v="664"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20011"/>
     <s v="2001Q1"/>
     <s v="301"/>
     <s v="Roads and runways"/>
@@ -41759,27 +42058,137 @@
     <s v="308"/>
     <s v="Laying of pipelines"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="309"/>
     <s v="Other civil engineering works"/>
     <s v="Number"/>
     <n v="533"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="40"/>
     <s v="General and miscellaneous"/>
     <s v="Number"/>
     <n v="1321"/>
   </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="300"/>
+    <s v="All types of civil engineering projects"/>
+    <s v="Number"/>
+    <n v="1994"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="301"/>
+    <s v="Roads and runways"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="302"/>
+    <s v="Railways"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="303"/>
+    <s v="Specialised civil engineering works"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="304"/>
+    <s v="Hydraulic engineering"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="305"/>
+    <s v="Water and sewerage"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="306"/>
+    <s v="Land reclamation and land drainage"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="307"/>
+    <s v="Electricity and communication"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="308"/>
+    <s v="Laying of pipelines"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="309"/>
+    <s v="Other civil engineering works"/>
+    <s v="Number"/>
+    <n v="535"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="40"/>
+    <s v="General and miscellaneous"/>
+    <s v="Number"/>
+    <n v="1272"/>
+  </r>
 </pivotCacheRecords>
 </file>