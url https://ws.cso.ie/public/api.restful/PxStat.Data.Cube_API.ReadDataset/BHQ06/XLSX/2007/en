--- v2 (2026-04-12)
+++ v3 (2026-05-27)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d410d3520434b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de894a1921546e49d9cccfdbc8e662d.psmdcp" Id="R1e58afd3cc1c46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa98de168c4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e6c7581196b4a14a44bdcc311c9ba8e.psmdcp" Id="Rea61493568f0437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>