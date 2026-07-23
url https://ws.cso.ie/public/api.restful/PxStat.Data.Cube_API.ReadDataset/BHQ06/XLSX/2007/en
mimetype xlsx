--- v3 (2026-05-27)
+++ v4 (2026-07-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa98de168c4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e6c7581196b4a14a44bdcc311c9ba8e.psmdcp" Id="Rea61493568f0437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e41780f5b4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/592da2b467d340048fe66ae7af40d4a0.psmdcp" Id="R0ac596a9c4854f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BHQ06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions Granted for Civil Engineering Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2026 11:00:00</x:t>
+    <x:t>10/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This release accompanies the Planning Permissions Quarter 1 2023 publication of 10 June 2023. Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 due to the nature of Strategic Housing Developments. Q1 2018 data has been revised upon receiving new information. While there can be a degree of interchangeability between other civil engineering works and the general and miscellaneous category, the former contains more sophisticated technical structures e.g. ESB sub-station as opposed to bus shelter in the general and miscellaneous category. See background notes(https://www.cso.ie/en/methods/surveybackgroundnotes/planningpermissions/). Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 due to the nature of Strategic Housing Development.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BHQ06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -835,50 +835,56 @@
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -1029,51 +1035,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="100">
+      <items count="101">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1130,54 +1136,55 @@
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
+        <item x="100"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="100">
+      <items count="101">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1234,50 +1241,51 @@
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
+        <item x="100"/>
       </items>
     </pivotField>
     <pivotField name="C01912V02351" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Type of Civil Engineering Project" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -1290,52 +1298,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1101" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1101"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1112" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1112"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C01912V02351"/>
     <x:tableColumn id="6" name="Type of Civil Engineering Project"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1836,51 +1844,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1101"/>
+  <x:dimension ref="A1:H1112"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -30476,50 +30484,336 @@
     </x:row>
     <x:row r="1101" spans="1:8">
       <x:c r="A1101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D1101" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E1101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1101" s="0">
         <x:v>1272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1102" spans="1:8">
+      <x:c r="A1102" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1102" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1102" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1102" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1102" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1102" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1102" s="0">
+        <x:v>1951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1103" spans="1:8">
+      <x:c r="A1103" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1103" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1103" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1103" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1103" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1103" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1103" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1104" spans="1:8">
+      <x:c r="A1104" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1104" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1104" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1104" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1104" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1104" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1104" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1104" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1105" spans="1:8">
+      <x:c r="A1105" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1105" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1105" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1105" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1105" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1105" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1105" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1105" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1106" spans="1:8">
+      <x:c r="A1106" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1106" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1106" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1106" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1106" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1106" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1106" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1106" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1107" spans="1:8">
+      <x:c r="A1107" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1107" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1107" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1107" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1107" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1107" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1107" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1107" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1108" spans="1:8">
+      <x:c r="A1108" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1108" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1108" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1108" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1108" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1108" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1108" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1108" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1109" spans="1:8">
+      <x:c r="A1109" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1109" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1109" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1109" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1109" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1109" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1109" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1109" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1110" spans="1:8">
+      <x:c r="A1110" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1110" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1110" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1110" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1110" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1110" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1110" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1110" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1111" spans="1:8">
+      <x:c r="A1111" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1111" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1111" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1111" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1111" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1111" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1111" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1111" s="0">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1112" spans="1:8">
+      <x:c r="A1112" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1112" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1112" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D1112" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E1112" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1112" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1112" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1112" s="0">
+        <x:v>1279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -30565,51 +30859,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BHQ06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Planning Permissions Granted for Civil Engineering Projects"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="100">
+      <x:sharedItems count="101">
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
         <x:s v="20062"/>
         <x:s v="20063"/>
         <x:s v="20064"/>
         <x:s v="20071"/>
@@ -30666,54 +30960,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="100">
+      <x:sharedItems count="101">
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
         <x:s v="2006Q2"/>
         <x:s v="2006Q3"/>
         <x:s v="2006Q4"/>
         <x:s v="2007Q1"/>
@@ -30770,89 +31065,90 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01912V02351">
       <x:sharedItems count="11">
         <x:s v="300"/>
         <x:s v="301"/>
         <x:s v="302"/>
         <x:s v="303"/>
         <x:s v="304"/>
         <x:s v="305"/>
         <x:s v="306"/>
         <x:s v="307"/>
         <x:s v="308"/>
         <x:s v="309"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Civil Engineering Project">
       <x:sharedItems count="11">
         <x:s v="All types of civil engineering projects"/>
         <x:s v="Roads and runways"/>
         <x:s v="Railways"/>
         <x:s v="Specialised civil engineering works"/>
         <x:s v="Hydraulic engineering"/>
         <x:s v="Water and sewerage"/>
         <x:s v="Land reclamation and land drainage"/>
         <x:s v="Electricity and communication"/>
         <x:s v="Laying of pipelines"/>
         <x:s v="Other civil engineering works"/>
         <x:s v="General and miscellaneous"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2050" count="351">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2050" count="354">
         <x:n v="664"/>
         <x:n v="8"/>
         <x:n v="0"/>
         <x:n v="5"/>
         <x:n v="2"/>
         <x:n v="87"/>
         <x:n v="1"/>
         <x:n v="84"/>
         <x:n v="472"/>
         <x:n v="614"/>
         <x:n v="9"/>
         <x:n v="3"/>
         <x:n v="7"/>
         <x:n v="55"/>
         <x:n v="12"/>
         <x:n v="122"/>
         <x:n v="405"/>
         <x:n v="738"/>
         <x:n v="6"/>
         <x:n v="72"/>
         <x:n v="11"/>
         <x:n v="150"/>
         <x:n v="484"/>
         <x:n v="720"/>
         <x:n v="10"/>
@@ -31160,50 +31456,53 @@
         <x:n v="925"/>
         <x:n v="389"/>
         <x:n v="914"/>
         <x:n v="1406"/>
         <x:n v="359"/>
         <x:n v="916"/>
         <x:n v="1445"/>
         <x:n v="380"/>
         <x:n v="937"/>
         <x:n v="1237"/>
         <x:n v="271"/>
         <x:n v="832"/>
         <x:n v="1423"/>
         <x:n v="943"/>
         <x:n v="1599"/>
         <x:n v="104"/>
         <x:n v="1016"/>
         <x:n v="2050"/>
         <x:n v="46"/>
         <x:n v="114"/>
         <x:n v="533"/>
         <x:n v="1321"/>
         <x:n v="1994"/>
         <x:n v="535"/>
         <x:n v="1272"/>
+        <x:n v="1951"/>
+        <x:n v="496"/>
+        <x:n v="1279"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20011"/>
     <s v="2001Q1"/>
     <s v="300"/>
     <s v="All types of civil engineering projects"/>
     <s v="Number"/>
     <n v="664"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20011"/>
     <s v="2001Q1"/>
     <s v="301"/>
     <s v="Roads and runways"/>
@@ -42168,27 +42467,137 @@
     <s v="308"/>
     <s v="Laying of pipelines"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="309"/>
     <s v="Other civil engineering works"/>
     <s v="Number"/>
     <n v="535"/>
   </r>
   <r>
     <s v="BHQ06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="40"/>
     <s v="General and miscellaneous"/>
     <s v="Number"/>
     <n v="1272"/>
   </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="300"/>
+    <s v="All types of civil engineering projects"/>
+    <s v="Number"/>
+    <n v="1951"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="301"/>
+    <s v="Roads and runways"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="302"/>
+    <s v="Railways"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="303"/>
+    <s v="Specialised civil engineering works"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="304"/>
+    <s v="Hydraulic engineering"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="305"/>
+    <s v="Water and sewerage"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="306"/>
+    <s v="Land reclamation and land drainage"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="307"/>
+    <s v="Electricity and communication"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="308"/>
+    <s v="Laying of pipelines"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="309"/>
+    <s v="Other civil engineering works"/>
+    <s v="Number"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="BHQ06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="40"/>
+    <s v="General and miscellaneous"/>
+    <s v="Number"/>
+    <n v="1279"/>
+  </r>
 </pivotCacheRecords>
 </file>