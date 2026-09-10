--- v4 (2026-07-23)
+++ v5 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e41780f5b4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/592da2b467d340048fe66ae7af40d4a0.psmdcp" Id="R0ac596a9c4854f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c2550f1714e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93e35ae2ad246349919fa569d7996b3.psmdcp" Id="R6be8d6816fd14c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>