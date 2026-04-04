--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5cc347f3d3c4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0bb06f00d114eeeab153b03f73914eb.psmdcp" Id="R9809d4b59de8461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d60ec41373437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeae14421f244b878ad777ec8b8d3d2d.psmdcp" Id="R89c92cd2d1aa43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BHA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions Granted for Civil Engineering Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2025 11:00:00</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 for tables BHQ03, BHQ04, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Developments. While there can be a degree of interchangeability between other civil engineering works and the general and miscellaneous category, the former contains more sophisticated technical structures e.g. ESB sub-station as opposed to bus shelter in the general and miscellaneous category. Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 for tables BHQ03, BHQ04, BHQ05, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Development. Data for Q3 2016 was revised for Table BHQ02. See background notes (https://www.cso.ie/en/methods/construction/planningpermissions/)</x:t>
+    <x:t>Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 for tables BHQ03, BHQ04, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Developments. While there can be a degree of interchangeability between other civil engineering works and the general and miscellaneous category, the former contains more sophisticated technical structures e.g. ESB sub-station as opposed to bus shelter in the general and miscellaneous category. Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 for tables BHQ03, BHQ04, BHQ05, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Development. Data for Q3 2016 was revised for Table BHQ02. See background notes (https://www.cso.ie/en/methods/surveybackgroundnotes/planningpermissions/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BHA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Shane O’Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -143,51 +143,51 @@
   <x:si>
     <x:t>Analytical</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
-    <x:t>STATISTIC Label</x:t>
+    <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
     <x:t>Year</x:t>
   </x:si>
   <x:si>
     <x:t>C01912V02351</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Civil Engineering Project</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>2001</x:t>
   </x:si>
   <x:si>
     <x:t>300</x:t>
   </x:si>
@@ -306,50 +306,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -495,109 +498,111 @@
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
-    <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="C01912V02351" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Type of Civil Engineering Project" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
@@ -610,55 +615,55 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H265" totalsRowShown="0">
-  <x:autoFilter ref="A1:H265"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H276" totalsRowShown="0">
+  <x:autoFilter ref="A1:H276"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
-    <x:tableColumn id="2" name="STATISTIC Label"/>
+    <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01912V02351"/>
     <x:tableColumn id="6" name="Type of Civil Engineering Project"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1156,51 +1161,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H265"/>
+  <x:dimension ref="A1:H276"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8060,50 +8065,336 @@
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H265" s="0">
         <x:v>3599</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:8">
+      <x:c r="A266" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G266" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H266" s="0">
+        <x:v>7066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:8">
+      <x:c r="A267" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H267" s="0">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:8">
+      <x:c r="A268" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H268" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:8">
+      <x:c r="A269" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H269" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:8">
+      <x:c r="A270" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G270" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H270" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:8">
+      <x:c r="A271" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G271" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H271" s="0">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:8">
+      <x:c r="A272" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H272" s="0">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:8">
+      <x:c r="A273" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H273" s="0">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:8">
+      <x:c r="A274" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H274" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:8">
+      <x:c r="A275" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H275" s="0">
+        <x:v>1836</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:8">
+      <x:c r="A276" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G276" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H276" s="0">
+        <x:v>4552</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -8143,148 +8434,150 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="BHA06"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="STATISTIC Label">
+    <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Planning Permissions Granted for Civil Engineering Projects"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01912V02351">
       <x:sharedItems count="11">
         <x:s v="300"/>
         <x:s v="301"/>
         <x:s v="302"/>
         <x:s v="303"/>
         <x:s v="304"/>
         <x:s v="305"/>
         <x:s v="306"/>
         <x:s v="307"/>
         <x:s v="308"/>
         <x:s v="309"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Civil Engineering Project">
       <x:sharedItems count="11">
         <x:s v="All types of civil engineering projects"/>
         <x:s v="Roads and runways"/>
         <x:s v="Railways"/>
         <x:s v="Specialised civil engineering works"/>
         <x:s v="Hydraulic engineering"/>
         <x:s v="Water and sewerage"/>
         <x:s v="Land reclamation and land drainage"/>
         <x:s v="Electricity and communication"/>
         <x:s v="Laying of pipelines"/>
         <x:s v="Other civil engineering works"/>
         <x:s v="General and miscellaneous"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="6519" count="165">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="7066" count="170">
         <x:n v="2736"/>
         <x:n v="29"/>
         <x:n v="0"/>
         <x:n v="20"/>
         <x:n v="25"/>
         <x:n v="277"/>
         <x:n v="45"/>
         <x:n v="15"/>
         <x:n v="476"/>
         <x:n v="1849"/>
         <x:n v="2512"/>
         <x:n v="21"/>
         <x:n v="296"/>
         <x:n v="34"/>
         <x:n v="4"/>
         <x:n v="467"/>
         <x:n v="1625"/>
         <x:n v="2481"/>
         <x:n v="72"/>
         <x:n v="39"/>
         <x:n v="1"/>
         <x:n v="28"/>
         <x:n v="329"/>
         <x:n v="53"/>
         <x:n v="450"/>
@@ -8406,50 +8699,55 @@
         <x:n v="1577"/>
         <x:n v="3361"/>
         <x:n v="6519"/>
         <x:n v="109"/>
         <x:n v="12"/>
         <x:n v="382"/>
         <x:n v="58"/>
         <x:n v="1822"/>
         <x:n v="4099"/>
         <x:n v="5707"/>
         <x:n v="322"/>
         <x:n v="71"/>
         <x:n v="9"/>
         <x:n v="1429"/>
         <x:n v="3733"/>
         <x:n v="5793"/>
         <x:n v="136"/>
         <x:n v="379"/>
         <x:n v="1619"/>
         <x:n v="3516"/>
         <x:n v="5547"/>
         <x:n v="77"/>
         <x:n v="352"/>
         <x:n v="1399"/>
         <x:n v="3599"/>
+        <x:n v="7066"/>
+        <x:n v="124"/>
+        <x:n v="410"/>
+        <x:n v="1836"/>
+        <x:n v="4552"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BHA06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="300"/>
     <s v="All types of civil engineering projects"/>
     <s v="Number"/>
     <n v="2736"/>
   </r>
   <r>
     <s v="BHA06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="301"/>
     <s v="Roads and runways"/>
@@ -11054,27 +11352,137 @@
     <s v="308"/>
     <s v="Laying of pipelines"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="BHA06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="309"/>
     <s v="Other civil engineering works"/>
     <s v="Number"/>
     <n v="1399"/>
   </r>
   <r>
     <s v="BHA06"/>
     <s v="Planning Permissions Granted for Civil Engineering Projects"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="40"/>
     <s v="General and miscellaneous"/>
     <s v="Number"/>
     <n v="3599"/>
   </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="300"/>
+    <s v="All types of civil engineering projects"/>
+    <s v="Number"/>
+    <n v="7066"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="301"/>
+    <s v="Roads and runways"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="302"/>
+    <s v="Railways"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="303"/>
+    <s v="Specialised civil engineering works"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="304"/>
+    <s v="Hydraulic engineering"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="305"/>
+    <s v="Water and sewerage"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="306"/>
+    <s v="Land reclamation and land drainage"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="307"/>
+    <s v="Electricity and communication"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="308"/>
+    <s v="Laying of pipelines"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="309"/>
+    <s v="Other civil engineering works"/>
+    <s v="Number"/>
+    <n v="1836"/>
+  </r>
+  <r>
+    <s v="BHA06"/>
+    <s v="Planning Permissions Granted for Civil Engineering Projects"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="General and miscellaneous"/>
+    <s v="Number"/>
+    <n v="4552"/>
+  </r>
 </pivotCacheRecords>
 </file>