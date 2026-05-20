--- v2 (2026-04-04)
+++ v3 (2026-05-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d60ec41373437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeae14421f244b878ad777ec8b8d3d2d.psmdcp" Id="R89c92cd2d1aa43eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f98b0f1c82248d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce74d7c245fd495cbc019eb0bac10f64.psmdcp" Id="R9390423f2a15440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>