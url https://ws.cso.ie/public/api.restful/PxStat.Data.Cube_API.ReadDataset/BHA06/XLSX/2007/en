--- v3 (2026-05-20)
+++ v4 (2026-07-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f98b0f1c82248d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce74d7c245fd495cbc019eb0bac10f64.psmdcp" Id="R9390423f2a15440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144702ed45e7486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/215733e45fbe4269b28734af0d411c95.psmdcp" Id="R4e160fd51f0c401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>