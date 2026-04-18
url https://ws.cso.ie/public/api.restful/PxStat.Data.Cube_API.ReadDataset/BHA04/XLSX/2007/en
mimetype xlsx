--- v0 (2026-03-02)
+++ v1 (2026-04-18)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821b55ff353e4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fe6f85b82e64eb7abbee62f6dc6d4cc.psmdcp" Id="Rf5d6db302ed14e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcacab760534da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8859b1389aba4531b1a76a94cce1a936.psmdcp" Id="R9151a427c6e7463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BHA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions Granted for Communal Dwellings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2025 11:00:00</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 for tables BHQ03, BHQ04, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Developments. For categories where floor area is a relevant measure 0 implies less than 500 square metres. Floor area is not a relevant measure for alterations, conversions and renovations. Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 for tables BHQ03, BHQ04, BHQ05, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Development. Data for Q3 2016 was revised for Table BHQ02. See background notes (https://www.cso.ie/en/methods/construction/planningpermissions/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BHA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -266,50 +266,53 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>BHA04C2</x:t>
   </x:si>
   <x:si>
     <x:t>Total Floor Area for which Permission Granted</x:t>
   </x:si>
   <x:si>
     <x:t>000 Sq Metres</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -473,147 +476,149 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="24">
+      <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
+        <item x="24"/>
       </items>
     </pivotField>
     <pivotField name="C01921V02511" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of Construction" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H193" totalsRowShown="0">
-  <x:autoFilter ref="A1:H193"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H201" totalsRowShown="0">
+  <x:autoFilter ref="A1:H201"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01921V02511"/>
     <x:tableColumn id="6" name="Type of Construction"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1114,51 +1119,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H193"/>
+  <x:dimension ref="A1:H201"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="50.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3654,2541 +3659,2749 @@
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B98" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B100" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B101" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H101" s="0">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>54</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>82</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>53</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>15</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>13</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H140" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H142" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>20</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>35</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>53</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>109</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>104</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>112</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>191</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>188</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>0</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>143</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>138</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H173" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>108</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>106</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H177" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>90</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>90</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H181" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H185" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>51.896</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>50.685</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>1.211</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H189" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>110.323</x:v>
+        <x:v>51.896</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>109.844</x:v>
+        <x:v>50.685</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>0.479</x:v>
+        <x:v>1.211</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H193" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H194" s="0">
+        <x:v>110.323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H195" s="0">
+        <x:v>109.844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H196" s="0">
+        <x:v>0.479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:8">
+      <x:c r="A197" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H197" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:8">
+      <x:c r="A198" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H198" s="0">
+        <x:v>120.711</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H199" s="0">
+        <x:v>118.821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H200" s="0">
+        <x:v>1.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H201" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -6237,209 +6450,216 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="BHA04C1"/>
         <x:s v="BHA04C2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Planning Permissions Granted for Communal Dwellings"/>
         <x:s v="Total Floor Area for which Permission Granted"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="24">
+      <x:sharedItems count="25">
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01921V02511">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Construction">
       <x:sharedItems count="4">
         <x:s v="All types of construction"/>
         <x:s v="New construction"/>
         <x:s v="Extensions"/>
         <x:s v="Alteration, conversion and renovation"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="000 Sq Metres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="191" count="80">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="191" count="85">
         <x:n v="28"/>
         <x:n v="24"/>
         <x:n v="2"/>
         <x:n v="53"/>
         <x:n v="40"/>
         <x:n v="7"/>
         <x:n v="6"/>
         <x:n v="51"/>
         <x:n v="34"/>
         <x:n v="14"/>
         <x:n v="3"/>
         <x:n v="45"/>
         <x:n v="30"/>
         <x:n v="9"/>
         <x:n v="36"/>
         <x:n v="21"/>
         <x:n v="10"/>
         <x:n v="5"/>
         <x:n v="46"/>
         <x:n v="25"/>
         <x:n v="16"/>
         <x:n v="62"/>
         <x:n v="41"/>
         <x:n v="78"/>
         <x:n v="55"/>
         <x:n v="56"/>
         <x:n v="42"/>
         <x:n v="12"/>
         <x:n v="8"/>
         <x:n v="22"/>
         <x:n v="1"/>
         <x:n v="17"/>
         <x:n v="31"/>
         <x:n v="37"/>
         <x:n v="35"/>
         <x:n v="39"/>
         <x:n v="50"/>
         <x:n v="32"/>
         <x:n v="76"/>
         <x:n v="48"/>
         <x:n v="13"/>
         <x:n v="15"/>
         <x:n v="67"/>
         <x:n v="47"/>
         <x:n v="11"/>
         <x:n v="64"/>
         <x:n v="33"/>
         <x:n v="4"/>
         <x:n v="68"/>
+        <x:n v="65"/>
+        <x:n v="19"/>
         <x:n v="27"/>
         <x:n v="23"/>
         <x:s v=""/>
         <x:n v="43"/>
         <x:n v="49"/>
         <x:n v="54"/>
         <x:n v="82"/>
         <x:n v="93"/>
         <x:n v="89"/>
         <x:n v="26"/>
         <x:n v="20"/>
         <x:n v="52"/>
         <x:n v="109"/>
         <x:n v="104"/>
         <x:n v="112"/>
         <x:n v="0"/>
         <x:n v="191"/>
         <x:n v="188"/>
         <x:n v="143"/>
         <x:n v="138"/>
         <x:n v="108"/>
         <x:n v="106"/>
         <x:n v="90"/>
         <x:n v="77"/>
         <x:n v="69"/>
         <x:n v="51.896"/>
         <x:n v="50.685"/>
         <x:n v="1.211"/>
         <x:n v="110.323"/>
         <x:n v="109.844"/>
         <x:n v="0.479"/>
+        <x:n v="120.711"/>
+        <x:n v="118.821"/>
+        <x:n v="1.89"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BHA04C1"/>
     <s v="Planning Permissions Granted for Communal Dwellings"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="All types of construction"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="BHA04C1"/>
     <s v="Planning Permissions Granted for Communal Dwellings"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="1"/>
     <s v="New construction"/>
@@ -7365,50 +7585,90 @@
     <s v="New construction"/>
     <s v="Number"/>
     <n v="45"/>
   </r>
   <r>
     <s v="BHA04C1"/>
     <s v="Planning Permissions Granted for Communal Dwellings"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Extensions"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="BHA04C1"/>
     <s v="Planning Permissions Granted for Communal Dwellings"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="Alteration, conversion and renovation"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
+    <s v="BHA04C1"/>
+    <s v="Planning Permissions Granted for Communal Dwellings"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of construction"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="BHA04C1"/>
+    <s v="Planning Permissions Granted for Communal Dwellings"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="New construction"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="BHA04C1"/>
+    <s v="Planning Permissions Granted for Communal Dwellings"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Extensions"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="BHA04C1"/>
+    <s v="Planning Permissions Granted for Communal Dwellings"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Alteration, conversion and renovation"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
     <s v="BHA04C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="All types of construction"/>
     <s v="000 Sq Metres"/>
     <n v="27"/>
   </r>
   <r>
     <s v="BHA04C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="1"/>
     <s v="New construction"/>
     <s v="000 Sq Metres"/>
     <n v="23"/>
   </r>
   <r>
     <s v="BHA04C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="2"/>
@@ -8324,27 +8584,67 @@
     <s v="1"/>
     <s v="New construction"/>
     <s v="000 Sq Metres"/>
     <n v="109.844"/>
   </r>
   <r>
     <s v="BHA04C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Extensions"/>
     <s v="000 Sq Metres"/>
     <n v="0.479"/>
   </r>
   <r>
     <s v="BHA04C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="Alteration, conversion and renovation"/>
     <s v="000 Sq Metres"/>
     <n v="0"/>
   </r>
+  <r>
+    <s v="BHA04C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of construction"/>
+    <s v="000 Sq Metres"/>
+    <n v="120.711"/>
+  </r>
+  <r>
+    <s v="BHA04C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="New construction"/>
+    <s v="000 Sq Metres"/>
+    <n v="118.821"/>
+  </r>
+  <r>
+    <s v="BHA04C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Extensions"/>
+    <s v="000 Sq Metres"/>
+    <n v="1.89"/>
+  </r>
+  <r>
+    <s v="BHA04C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Alteration, conversion and renovation"/>
+    <s v="000 Sq Metres"/>
+    <n v="0"/>
+  </r>
 </pivotCacheRecords>
 </file>