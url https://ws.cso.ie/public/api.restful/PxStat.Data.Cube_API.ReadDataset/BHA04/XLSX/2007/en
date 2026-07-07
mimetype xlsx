--- v1 (2026-04-18)
+++ v2 (2026-07-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcacab760534da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8859b1389aba4531b1a76a94cce1a936.psmdcp" Id="R9151a427c6e7463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802855a9e8904d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6404c74d6f89410e96a9a481ac6b72b0.psmdcp" Id="R7c2e867aab284036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>