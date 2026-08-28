--- v2 (2026-07-07)
+++ v3 (2026-08-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802855a9e8904d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6404c74d6f89410e96a9a481ac6b72b0.psmdcp" Id="R7c2e867aab284036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a25ce5714a4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa15c64d099a4ba1b92fb0364031875a.psmdcp" Id="R29d9b49ec2994e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>