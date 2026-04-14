--- v1 (2026-02-17)
+++ v2 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38b1a59f0de4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/623033b6407a4e4d8a671dfb2e81f8f3.psmdcp" Id="Rdd066100472b4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2562c3a49bd40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db5cc687f1c446db2eb414a52c1b3f9.psmdcp" Id="Reabf4f3b39db4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BHA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions Granted</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2025 11:00:00</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data for Q3 2018, Q1, Q2 &amp; Q4 2019, Q1 &amp; Q3 2020 and Q1-Q3 2021 was revised on 11th March 2022 for tables BHQ03, BHQ04, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Developments. A review of the series for new dwellings was undertaken and resulted in revised data for 1999 and the first half of 2000. Corresponding revised data were not available for floor area or for permissions other than for new dwellings for those periods. For categories where floor area is a relevant measure 0 implies less than 500 square metres. Floor area is not a relevant measure for alterations, conversions and renovations. Data for Q1 2018 and Q3 2019-Q3 2020 inclusive was revised in Q4 2020 for tables BHQ03, BHQ04, BHQ05, BHQ06, BHQ07, BHQ12, BHQ13, BHQ14 &amp; BHQ15 and BHA03, BHA04, BHA06, BHA07 &amp; BHA12 due to the nature of Strategic Housing Development. Data for Q3 2016 was revised for Table BHQ02. See Background Notes.(https://www.cso.ie/en/methods/surveybackgroundnotes/planningpermissions/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BHA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>Planning Permissions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -347,50 +347,53 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>BHA03C2</x:t>
   </x:si>
   <x:si>
     <x:t>Total Floor Area for which Permission Granted</x:t>
   </x:si>
   <x:si>
     <x:t>000 Sq Metres</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -551,197 +554,199 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="48">
+      <items count="49">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
+        <item x="48"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="48">
+      <items count="49">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
+        <item x="48"/>
       </items>
     </pivotField>
     <pivotField name="C01921V02511" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Construction" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H481" totalsRowShown="0">
-  <x:autoFilter ref="A1:H481"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H491" totalsRowShown="0">
+  <x:autoFilter ref="A1:H491"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01921V02511"/>
     <x:tableColumn id="6" name="Type of Construction"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1242,51 +1247,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H481"/>
+  <x:dimension ref="A1:H491"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="41.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -7526,6285 +7531,6545 @@
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H241" s="0">
         <x:v>4218</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B242" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H242" s="0">
+        <x:v>29574</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B243" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H243" s="0">
+        <x:v>6622</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B244" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H244" s="0">
+        <x:v>9251</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B245" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H245" s="0">
+        <x:v>8232</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B246" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H246" s="0">
+        <x:v>5469</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>4565</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>2499</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H318" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>1411</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>656</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H320" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>4614</x:v>
+        <x:v>4565</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>2700</x:v>
+        <x:v>2499</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>1236</x:v>
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>679</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>5639</x:v>
+        <x:v>4614</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>2969</x:v>
+        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>1735</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>938</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>6365</x:v>
+        <x:v>5639</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>3373</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>1921</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>1069</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>7698</x:v>
+        <x:v>6365</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>4167</x:v>
+        <x:v>3373</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>2418</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>1111</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>8153</x:v>
+        <x:v>7698</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>4659</x:v>
+        <x:v>4167</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>2126</x:v>
+        <x:v>2418</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>1368</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>10221</x:v>
+        <x:v>8153</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>6098</x:v>
+        <x:v>4659</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>2548</x:v>
+        <x:v>2126</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>1574</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H352" s="0">
+        <x:v>10221</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H353" s="0">
+        <x:v>6098</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H354" s="0">
+        <x:v>2548</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H355" s="0">
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>16206</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>10463</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>4023</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>1722</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>14420</x:v>
+        <x:v>16206</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>8792</x:v>
+        <x:v>10463</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>4004</x:v>
+        <x:v>4023</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>1623</x:v>
+        <x:v>1722</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>15044</x:v>
+        <x:v>14420</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>9611</x:v>
+        <x:v>8792</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>3937</x:v>
+        <x:v>4004</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>1497</x:v>
+        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>18719</x:v>
+        <x:v>15044</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>12795</x:v>
+        <x:v>9611</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>4258</x:v>
+        <x:v>3937</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>1665</x:v>
+        <x:v>1497</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H382" s="0">
-        <x:v>19995</x:v>
+        <x:v>18719</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H383" s="0">
-        <x:v>13165</x:v>
+        <x:v>12795</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>4957</x:v>
+        <x:v>4258</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H385" s="0">
-        <x:v>1872</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>19288</x:v>
+        <x:v>19995</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H388" s="0">
-        <x:v>11091</x:v>
+        <x:v>13165</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>6224</x:v>
+        <x:v>4957</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>1973</x:v>
+        <x:v>1872</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>23985</x:v>
+        <x:v>19288</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H393" s="0">
-        <x:v>12206</x:v>
+        <x:v>11091</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>9314</x:v>
+        <x:v>6224</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>2467</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>16799</x:v>
+        <x:v>23985</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>9837</x:v>
+        <x:v>12206</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H399" s="0">
-        <x:v>5151</x:v>
+        <x:v>9314</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>1810</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>10190</x:v>
+        <x:v>16799</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H403" s="0">
-        <x:v>5928</x:v>
+        <x:v>9837</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>3065</x:v>
+        <x:v>5151</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>1197</x:v>
+        <x:v>1810</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>5256</x:v>
+        <x:v>10190</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>2861</x:v>
+        <x:v>5928</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>1525</x:v>
+        <x:v>3065</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>870</x:v>
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>4076</x:v>
+        <x:v>5256</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>1981</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H414" s="0">
-        <x:v>1330</x:v>
+        <x:v>1525</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>764</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H417" s="0">
-        <x:v>3198</x:v>
+        <x:v>4076</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>1199</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>1231</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H420" s="0">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>3338</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>1305</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H424" s="0">
-        <x:v>1306</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H425" s="0">
-        <x:v>727</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>3184</x:v>
+        <x:v>3338</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>1366</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>1064</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>754</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>4861</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>2147</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>1819</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>895</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>5543</x:v>
+        <x:v>4861</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>2542</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H439" s="0">
-        <x:v>2061</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>940</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>6019</x:v>
+        <x:v>5543</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>3181</x:v>
+        <x:v>2542</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>1817</x:v>
+        <x:v>2061</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>1021</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>7458</x:v>
+        <x:v>6019</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H448" s="0">
-        <x:v>4133</x:v>
+        <x:v>3181</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:8">
       <x:c r="A449" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H449" s="0">
-        <x:v>2319</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>1006</x:v>
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>8233</x:v>
+        <x:v>7458</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>4744</x:v>
+        <x:v>4133</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>2564</x:v>
+        <x:v>2319</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>925</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>8033</x:v>
+        <x:v>8233</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>4683</x:v>
+        <x:v>4744</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>2532</x:v>
+        <x:v>2564</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>819</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>0</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H461" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>8542</x:v>
+        <x:v>8033</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>4854</x:v>
+        <x:v>4683</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>2748</x:v>
+        <x:v>2532</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>939</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H466" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>7202</x:v>
+        <x:v>8542</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>4229</x:v>
+        <x:v>4854</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>2076</x:v>
+        <x:v>2748</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>897</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>7791.113</x:v>
+        <x:v>7202</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>4576.071</x:v>
+        <x:v>4229</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H474" s="0">
-        <x:v>2357.966</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>857.076</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>7053.146</x:v>
+        <x:v>7791.113</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>3950.154</x:v>
+        <x:v>4576.071</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>2170.354</x:v>
+        <x:v>2357.966</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>932.638</x:v>
+        <x:v>857.076</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="482" spans="1:8">
+      <x:c r="A482" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D482" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E482" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F482" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G482" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H482" s="0">
+        <x:v>7053.146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="483" spans="1:8">
+      <x:c r="A483" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D483" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E483" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F483" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G483" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H483" s="0">
+        <x:v>3950.154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="484" spans="1:8">
+      <x:c r="A484" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D484" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E484" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F484" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G484" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H484" s="0">
+        <x:v>2170.354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:8">
+      <x:c r="A485" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B485" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C485" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D485" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E485" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F485" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G485" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H485" s="0">
+        <x:v>932.638</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="486" spans="1:8">
+      <x:c r="A486" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B486" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C486" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D486" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E486" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F486" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G486" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H486" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="487" spans="1:8">
+      <x:c r="A487" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B487" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D487" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E487" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G487" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H487" s="0">
+        <x:v>7059.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:8">
+      <x:c r="A488" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H488" s="0">
+        <x:v>4204.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:8">
+      <x:c r="A489" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H489" s="0">
+        <x:v>1833.982</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:8">
+      <x:c r="A490" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H490" s="0">
+        <x:v>1020.198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:8">
+      <x:c r="A491" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -13853,179 +14118,181 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="BHA03C1"/>
         <x:s v="BHA03C2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Planning Permissions Granted"/>
         <x:s v="Total Floor Area for which Permission Granted"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="48">
+      <x:sharedItems count="49">
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="48">
+      <x:sharedItems count="49">
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
         <x:s v="1981"/>
         <x:s v="1982"/>
         <x:s v="1983"/>
         <x:s v="1984"/>
         <x:s v="1985"/>
         <x:s v="1986"/>
         <x:s v="1987"/>
         <x:s v="1988"/>
         <x:s v="1989"/>
         <x:s v="1990"/>
         <x:s v="1991"/>
         <x:s v="1992"/>
         <x:s v="1993"/>
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01921V02511">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="2"/>
         <x:s v="3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Construction">
       <x:sharedItems count="5">
         <x:s v="All types of construction"/>
         <x:s v="Dwellings"/>
         <x:s v="Other new construction (excluding dwellings)"/>
         <x:s v="Extensions"/>
         <x:s v="Alteration, conversion and renovation"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="000 Sq Metres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="62367" count="297">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0" maxValue="62367" count="306">
         <x:s v=""/>
         <x:n v="12439"/>
         <x:n v="13931"/>
         <x:n v="16009"/>
         <x:n v="14347"/>
         <x:n v="14271"/>
         <x:n v="13328"/>
         <x:n v="11221"/>
         <x:n v="9399"/>
         <x:n v="8761"/>
         <x:n v="7753"/>
         <x:n v="6911"/>
         <x:n v="6615"/>
         <x:n v="8291"/>
         <x:n v="9392"/>
         <x:n v="9380"/>
         <x:n v="24487"/>
         <x:n v="9156"/>
         <x:n v="4457"/>
         <x:n v="8199"/>
         <x:n v="2675"/>
         <x:n v="23394"/>
         <x:n v="8801"/>
         <x:n v="4450"/>
         <x:n v="7346"/>
@@ -14155,50 +14422,55 @@
         <x:n v="25549"/>
         <x:n v="6633"/>
         <x:n v="7838"/>
         <x:n v="6839"/>
         <x:n v="4239"/>
         <x:n v="32499"/>
         <x:n v="8815"/>
         <x:n v="8852"/>
         <x:n v="9260"/>
         <x:n v="5572"/>
         <x:n v="27234"/>
         <x:n v="8136"/>
         <x:n v="7405"/>
         <x:n v="7381"/>
         <x:n v="4312"/>
         <x:n v="25226"/>
         <x:n v="6355"/>
         <x:n v="7714"/>
         <x:n v="7029"/>
         <x:n v="4128"/>
         <x:n v="25785"/>
         <x:n v="6373"/>
         <x:n v="7453"/>
         <x:n v="7741"/>
         <x:n v="4218"/>
+        <x:n v="29574"/>
+        <x:n v="6622"/>
+        <x:n v="9251"/>
+        <x:n v="8232"/>
+        <x:n v="5469"/>
         <x:n v="4565"/>
         <x:n v="2499"/>
         <x:n v="1411"/>
         <x:n v="656"/>
         <x:n v="4614"/>
         <x:n v="2700"/>
         <x:n v="1236"/>
         <x:n v="679"/>
         <x:n v="5639"/>
         <x:n v="2969"/>
         <x:n v="1735"/>
         <x:n v="938"/>
         <x:n v="6365"/>
         <x:n v="3373"/>
         <x:n v="1921"/>
         <x:n v="1069"/>
         <x:n v="7698"/>
         <x:n v="4167"/>
         <x:n v="2418"/>
         <x:n v="1111"/>
         <x:n v="8153"/>
         <x:n v="4659"/>
         <x:n v="2126"/>
         <x:n v="1368"/>
         <x:n v="10221"/>
@@ -14279,50 +14551,54 @@
         <x:n v="1006"/>
         <x:n v="8233"/>
         <x:n v="4744"/>
         <x:n v="2564"/>
         <x:n v="925"/>
         <x:n v="8033"/>
         <x:n v="4683"/>
         <x:n v="2532"/>
         <x:n v="819"/>
         <x:n v="0"/>
         <x:n v="8542"/>
         <x:n v="4854"/>
         <x:n v="939"/>
         <x:n v="7202"/>
         <x:n v="4229"/>
         <x:n v="2076"/>
         <x:n v="897"/>
         <x:n v="7791.113"/>
         <x:n v="4576.071"/>
         <x:n v="2357.966"/>
         <x:n v="857.076"/>
         <x:n v="7053.146"/>
         <x:n v="3950.154"/>
         <x:n v="2170.354"/>
         <x:n v="932.638"/>
+        <x:n v="7059.17"/>
+        <x:n v="4204.99"/>
+        <x:n v="1833.982"/>
+        <x:n v="1020.198"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BHA03C1"/>
     <s v="Planning Permissions Granted"/>
     <s v="1977"/>
     <s v="1977"/>
     <s v="-"/>
     <s v="All types of construction"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="BHA03C1"/>
     <s v="Planning Permissions Granted"/>
     <s v="1977"/>
     <s v="1977"/>
     <s v="11"/>
     <s v="Dwellings"/>
@@ -16688,50 +16964,100 @@
     <s v="Other new construction (excluding dwellings)"/>
     <s v="Number"/>
     <n v="7453"/>
   </r>
   <r>
     <s v="BHA03C1"/>
     <s v="Planning Permissions Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Extensions"/>
     <s v="Number"/>
     <n v="7741"/>
   </r>
   <r>
     <s v="BHA03C1"/>
     <s v="Planning Permissions Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="Alteration, conversion and renovation"/>
     <s v="Number"/>
     <n v="4218"/>
   </r>
   <r>
+    <s v="BHA03C1"/>
+    <s v="Planning Permissions Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of construction"/>
+    <s v="Number"/>
+    <n v="29574"/>
+  </r>
+  <r>
+    <s v="BHA03C1"/>
+    <s v="Planning Permissions Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Dwellings"/>
+    <s v="Number"/>
+    <n v="6622"/>
+  </r>
+  <r>
+    <s v="BHA03C1"/>
+    <s v="Planning Permissions Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="Other new construction (excluding dwellings)"/>
+    <s v="Number"/>
+    <n v="9251"/>
+  </r>
+  <r>
+    <s v="BHA03C1"/>
+    <s v="Planning Permissions Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Extensions"/>
+    <s v="Number"/>
+    <n v="8232"/>
+  </r>
+  <r>
+    <s v="BHA03C1"/>
+    <s v="Planning Permissions Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Alteration, conversion and renovation"/>
+    <s v="Number"/>
+    <n v="5469"/>
+  </r>
+  <r>
     <s v="BHA03C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="1977"/>
     <s v="1977"/>
     <s v="-"/>
     <s v="All types of construction"/>
     <s v="000 Sq Metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="BHA03C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="1977"/>
     <s v="1977"/>
     <s v="11"/>
     <s v="Dwellings"/>
     <s v="000 Sq Metres"/>
     <s v=""/>
   </r>
   <r>
     <s v="BHA03C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="1977"/>
     <s v="1977"/>
     <s v="12"/>
@@ -19087,27 +19413,77 @@
     <s v="12"/>
     <s v="Other new construction (excluding dwellings)"/>
     <s v="000 Sq Metres"/>
     <n v="2170.354"/>
   </r>
   <r>
     <s v="BHA03C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Extensions"/>
     <s v="000 Sq Metres"/>
     <n v="932.638"/>
   </r>
   <r>
     <s v="BHA03C2"/>
     <s v="Total Floor Area for which Permission Granted"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="Alteration, conversion and renovation"/>
     <s v="000 Sq Metres"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="BHA03C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of construction"/>
+    <s v="000 Sq Metres"/>
+    <n v="7059.17"/>
+  </r>
+  <r>
+    <s v="BHA03C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Dwellings"/>
+    <s v="000 Sq Metres"/>
+    <n v="4204.99"/>
+  </r>
+  <r>
+    <s v="BHA03C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="Other new construction (excluding dwellings)"/>
+    <s v="000 Sq Metres"/>
+    <n v="1833.982"/>
+  </r>
+  <r>
+    <s v="BHA03C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Extensions"/>
+    <s v="000 Sq Metres"/>
+    <n v="1020.198"/>
+  </r>
+  <r>
+    <s v="BHA03C2"/>
+    <s v="Total Floor Area for which Permission Granted"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Alteration, conversion and renovation"/>
+    <s v="000 Sq Metres"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>