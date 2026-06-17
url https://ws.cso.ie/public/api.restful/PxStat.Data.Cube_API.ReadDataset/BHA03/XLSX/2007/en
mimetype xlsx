--- v2 (2026-04-14)
+++ v3 (2026-06-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2562c3a49bd40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db5cc687f1c446db2eb414a52c1b3f9.psmdcp" Id="Reabf4f3b39db4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd3f63a7fa94532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb2a0462577a40d984c0e431d9ab8d51.psmdcp" Id="Rfc2a7e2acaef47cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>