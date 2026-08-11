--- v3 (2026-06-17)
+++ v4 (2026-08-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd3f63a7fa94532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb2a0462577a40d984c0e431d9ab8d51.psmdcp" Id="Rfc2a7e2acaef47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf364497979ca43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7dfa29c8eb64292b67eed0ed63a524a.psmdcp" Id="Rf7928003eb604e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>