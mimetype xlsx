--- v0 (2026-06-19)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439cec22baee4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/194e5516ac484745a1ef3c2f5e357203.psmdcp" Id="R0a35151348434c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1669ccf916c4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab09d4759a0948fb89168aa055d26a87.psmdcp" Id="R754487d65c1e41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>BEA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Indices of Total Production in Building and Construction Sector (Base Year 2021=100)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/05/2026 11:00:00</x:t>
+    <x:t>26/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BEA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PBCI</x:t>
   </x:si>
   <x:si>
     <x:t>Production in Building and Construction Index</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Shane O’Sullivan</x:t>
   </x:si>
@@ -1620,155 +1620,155 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>128.5093404</x:v>
+        <x:v>129.2073457</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>120.4086371</x:v>
+        <x:v>120.839185</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>107.441492</x:v>
+        <x:v>107.5672303</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>135.7143935</x:v>
+        <x:v>136.504723</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>167.4456591</x:v>
+        <x:v>169.4292081</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
@@ -2270,1455 +2270,1455 @@
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>107.0340699</x:v>
+        <x:v>107.6097172</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>100.3289437</x:v>
+        <x:v>100.6841751</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>89.64769883</x:v>
+        <x:v>89.751601</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>112.894439</x:v>
+        <x:v>113.5453362</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>139.1798325</x:v>
+        <x:v>140.8121985</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>98.72152423</x:v>
+        <x:v>98.7269817</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>98.6327372</x:v>
+        <x:v>98.64060782</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>98.27409196</x:v>
+        <x:v>98.24737376</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>98.8661368</x:v>
+        <x:v>98.96239548</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>99.97246898</x:v>
+        <x:v>99.9569399</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>122.6781839</x:v>
+        <x:v>122.6801427</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>123.917165</x:v>
+        <x:v>123.918259</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>124.1899787</x:v>
+        <x:v>124.1915314</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>123.5188392</x:v>
+        <x:v>123.4751233</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>117.5575274</x:v>
+        <x:v>117.5330434</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>117.5675744</x:v>
+        <x:v>117.5669285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>112.6063033</x:v>
+        <x:v>112.6059997</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>104.2709594</x:v>
+        <x:v>104.2794938</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>121.7252863</x:v>
+        <x:v>121.5205705</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>145.3495831</x:v>
+        <x:v>145.334407</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>118.5431779</x:v>
+        <x:v>118.5440598</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>113.1257369</x:v>
+        <x:v>113.1296043</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>108.1485884</x:v>
+        <x:v>108.167125</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>118.3624918</x:v>
+        <x:v>118.3509273</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>148.7496047</x:v>
+        <x:v>148.7376797</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>128.4446056</x:v>
+        <x:v>129.1081596</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>120.9739323</x:v>
+        <x:v>121.3932075</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>107.3793991</x:v>
+        <x:v>107.5047603</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>136.0268914</x:v>
+        <x:v>136.6691564</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>167.4378761</x:v>
+        <x:v>169.4088087</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>98.86637187</x:v>
+        <x:v>98.87539211</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>98.80359687</x:v>
+        <x:v>98.80576836</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>98.43848621</x:v>
+        <x:v>98.39450146</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>99.08951594</x:v>
+        <x:v>99.12131088</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>99.16430041</x:v>
+        <x:v>99.13203727</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>111.4521124</x:v>
+        <x:v>111.453933</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>112.7172703</x:v>
+        <x:v>112.7141265</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>113.2610725</x:v>
+        <x:v>113.2688721</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>111.9412814</x:v>
+        <x:v>111.9824826</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>105.4353146</x:v>
+        <x:v>105.4182719</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>101.3083526</x:v>
+        <x:v>101.3042322</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>97.09322392</x:v>
+        <x:v>97.09220936</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>90.05284745</x:v>
+        <x:v>90.07304618</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>104.6316006</x:v>
+        <x:v>104.6232289</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>124.7848288</x:v>
+        <x:v>124.6826413</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>100.6631636</x:v>
+        <x:v>100.6616419</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>96.14397363</x:v>
+        <x:v>96.14504781</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>92.09723009</x:v>
+        <x:v>92.12900968</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>100.3300565</x:v>
+        <x:v>100.3741712</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>125.7314856</x:v>
+        <x:v>125.684141</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>107.0202127</x:v>
+        <x:v>107.5594353</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>100.8236208</x:v>
+        <x:v>100.7132644</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>89.63382904</x:v>
+        <x:v>89.74098707</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>113.1455407</x:v>
+        <x:v>113.7320268</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>140.4158081</x:v>
+        <x:v>141.7894175</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3811,142 +3811,142 @@
     </x:cacheField>
     <x:cacheField name="C02402V02895">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="11"/>
         <x:s v="111"/>
         <x:s v="112"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Building and Construction">
       <x:sharedItems count="5">
         <x:s v="All building and construction"/>
         <x:s v="Building (excluding civil engineering)"/>
         <x:s v="Residential building"/>
         <x:s v="Non-residential building"/>
         <x:s v="Civil engineering"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Base Year 2021=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="89.63382904" maxValue="167.4456591" count="91">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="89.74098707" maxValue="169.4292081" count="91">
         <x:n v="100"/>
         <x:n v="122.8232133"/>
         <x:n v="123.9118112"/>
         <x:n v="123.9367498"/>
         <x:n v="123.8823751"/>
         <x:n v="117.5908289"/>
         <x:n v="117.6011526"/>
         <x:n v="111.8177613"/>
         <x:n v="104.0190015"/>
         <x:n v="121.0230195"/>
         <x:n v="145.3992285"/>
         <x:n v="119.0015557"/>
         <x:n v="112.8060454"/>
         <x:n v="107.7291259"/>
         <x:n v="118.798582"/>
         <x:n v="148.7804966"/>
-        <x:n v="128.5093404"/>
-[...3 lines deleted...]
-        <x:n v="167.4456591"/>
+        <x:n v="129.2073457"/>
+        <x:n v="120.839185"/>
+        <x:n v="107.5672303"/>
+        <x:n v="136.504723"/>
+        <x:n v="169.4292081"/>
         <x:n v="111.4011439"/>
         <x:n v="112.4985882"/>
         <x:n v="112.8166236"/>
         <x:n v="112.1244489"/>
         <x:n v="106.1397692"/>
         <x:n v="101.3529879"/>
         <x:n v="96.4179088"/>
         <x:n v="89.82415168"/>
         <x:n v="104.1748534"/>
         <x:n v="125.0127779"/>
         <x:n v="101.0262695"/>
         <x:n v="95.82045054"/>
         <x:n v="91.68754813"/>
         <x:n v="100.6824275"/>
         <x:n v="125.9840427"/>
-        <x:n v="107.0340699"/>
-[...53 lines deleted...]
-        <x:n v="140.4158081"/>
+        <x:n v="107.6097172"/>
+        <x:n v="100.6841751"/>
+        <x:n v="89.751601"/>
+        <x:n v="113.5453362"/>
+        <x:n v="140.8121985"/>
+        <x:n v="98.7269817"/>
+        <x:n v="98.64060782"/>
+        <x:n v="98.24737376"/>
+        <x:n v="98.96239548"/>
+        <x:n v="99.9569399"/>
+        <x:n v="122.6801427"/>
+        <x:n v="123.918259"/>
+        <x:n v="124.1915314"/>
+        <x:n v="123.4751233"/>
+        <x:n v="117.5330434"/>
+        <x:n v="117.5669285"/>
+        <x:n v="112.6059997"/>
+        <x:n v="104.2794938"/>
+        <x:n v="121.5205705"/>
+        <x:n v="145.334407"/>
+        <x:n v="118.5440598"/>
+        <x:n v="113.1296043"/>
+        <x:n v="108.167125"/>
+        <x:n v="118.3509273"/>
+        <x:n v="148.7376797"/>
+        <x:n v="129.1081596"/>
+        <x:n v="121.3932075"/>
+        <x:n v="107.5047603"/>
+        <x:n v="136.6691564"/>
+        <x:n v="169.4088087"/>
+        <x:n v="98.87539211"/>
+        <x:n v="98.80576836"/>
+        <x:n v="98.39450146"/>
+        <x:n v="99.12131088"/>
+        <x:n v="99.13203727"/>
+        <x:n v="111.453933"/>
+        <x:n v="112.7141265"/>
+        <x:n v="113.2688721"/>
+        <x:n v="111.9824826"/>
+        <x:n v="105.4182719"/>
+        <x:n v="101.3042322"/>
+        <x:n v="97.09220936"/>
+        <x:n v="90.07304618"/>
+        <x:n v="104.6232289"/>
+        <x:n v="124.6826413"/>
+        <x:n v="100.6616419"/>
+        <x:n v="96.14504781"/>
+        <x:n v="92.12900968"/>
+        <x:n v="100.3741712"/>
+        <x:n v="125.684141"/>
+        <x:n v="107.5594353"/>
+        <x:n v="100.7132644"/>
+        <x:n v="89.74098707"/>
+        <x:n v="113.7320268"/>
+        <x:n v="141.7894175"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
@@ -4119,91 +4119,91 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
     <n v="118.798582"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
     <n v="148.7804966"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="128.5093404"/>
+    <n v="129.2073457"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="120.4086371"/>
+    <n v="120.839185"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="107.441492"/>
+    <n v="107.5672303"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="135.7143935"/>
+    <n v="136.504723"/>
   </r>
   <r>
     <s v="BEA05C01"/>
     <s v="Value of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="167.4456591"/>
+    <n v="169.4292081"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2021"/>
@@ -4369,569 +4369,569 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
     <n v="100.6824275"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
     <n v="125.9840427"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="107.0340699"/>
+    <n v="107.6097172"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="100.3289437"/>
+    <n v="100.6841751"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="89.64769883"/>
+    <n v="89.751601"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="112.894439"/>
+    <n v="113.5453362"/>
   </r>
   <r>
     <s v="BEA05C02"/>
     <s v="Volume of Production Index in Building and Construction"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="139.1798325"/>
+    <n v="140.8121985"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.72152423"/>
+    <n v="98.7269817"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.6327372"/>
+    <n v="98.64060782"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.27409196"/>
+    <n v="98.24737376"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.8661368"/>
+    <n v="98.96239548"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="99.97246898"/>
+    <n v="99.9569399"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="122.6781839"/>
+    <n v="122.6801427"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="123.917165"/>
+    <n v="123.918259"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="124.1899787"/>
+    <n v="124.1915314"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="123.5188392"/>
+    <n v="123.4751233"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="117.5575274"/>
+    <n v="117.5330434"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="117.5675744"/>
+    <n v="117.5669285"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="112.6063033"/>
+    <n v="112.6059997"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="104.2709594"/>
+    <n v="104.2794938"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="121.7252863"/>
+    <n v="121.5205705"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="145.3495831"/>
+    <n v="145.334407"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="118.5431779"/>
+    <n v="118.5440598"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="113.1257369"/>
+    <n v="113.1296043"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="108.1485884"/>
+    <n v="108.167125"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="118.3624918"/>
+    <n v="118.3509273"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="148.7496047"/>
+    <n v="148.7376797"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="128.4446056"/>
+    <n v="129.1081596"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="120.9739323"/>
+    <n v="121.3932075"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="107.3793991"/>
+    <n v="107.5047603"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="136.0268914"/>
+    <n v="136.6691564"/>
   </r>
   <r>
     <s v="BEA05S01"/>
     <s v="Value of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="167.4378761"/>
+    <n v="169.4088087"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.86637187"/>
+    <n v="98.87539211"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.80359687"/>
+    <n v="98.80576836"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="98.43848621"/>
+    <n v="98.39450146"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="99.08951594"/>
+    <n v="99.12131088"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="99.16430041"/>
+    <n v="99.13203727"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="111.4521124"/>
+    <n v="111.453933"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="112.7172703"/>
+    <n v="112.7141265"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="113.2610725"/>
+    <n v="113.2688721"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="111.9412814"/>
+    <n v="111.9824826"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="105.4353146"/>
+    <n v="105.4182719"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="101.3083526"/>
+    <n v="101.3042322"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="97.09322392"/>
+    <n v="97.09220936"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="90.05284745"/>
+    <n v="90.07304618"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="104.6316006"/>
+    <n v="104.6232289"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="124.7848288"/>
+    <n v="124.6826413"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="100.6631636"/>
+    <n v="100.6616419"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="96.14397363"/>
+    <n v="96.14504781"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="92.09723009"/>
+    <n v="92.12900968"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="100.3300565"/>
+    <n v="100.3741712"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="125.7314856"/>
+    <n v="125.684141"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All building and construction"/>
     <s v="Base Year 2021=100"/>
-    <n v="107.0202127"/>
+    <n v="107.5594353"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Building (excluding civil engineering)"/>
     <s v="Base Year 2021=100"/>
-    <n v="100.8236208"/>
+    <n v="100.7132644"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="111"/>
     <s v="Residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="89.63382904"/>
+    <n v="89.74098707"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="112"/>
     <s v="Non-residential building"/>
     <s v="Base Year 2021=100"/>
-    <n v="113.1455407"/>
+    <n v="113.7320268"/>
   </r>
   <r>
     <s v="BEA05S02"/>
     <s v="Volume of Production Index in Building and Construction (Seasonally Adjusted)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Civil engineering"/>
     <s v="Base Year 2021=100"/>
-    <n v="140.4158081"/>
+    <n v="141.7894175"/>
   </r>
 </pivotCacheRecords>
 </file>