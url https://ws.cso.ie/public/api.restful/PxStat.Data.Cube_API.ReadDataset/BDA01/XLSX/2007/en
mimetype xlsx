--- v4 (2026-08-10)
+++ v5 (2026-09-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb3fc2ff7174192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/090beae85a684412b937c45b8feb146d.psmdcp" Id="Rf65e4c438c064d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eea7956c1954c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35cb2309dc114c42b3bce4a30d3a8752.psmdcp" Id="R80a9690a8b98475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Earnings and Hours Worked in Building and Construction Industry (1969 to 2008)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In order to reduce burden on respondents and in an attempt to streamline surveys in the CSO, this is the final release of this inquiry and contains provisional figures for December 2008 reference period.   Please see forthcoming results from the Earnings, Hours and Employment Costs Survey (EHECS) for an alternative short-term indicator concerning earnings and hours worked in the construction sector. For more information regarding this inquiry, please email: ehecs@cso.ie  See background notes (https://www.cso.ie/surveysandmethodologies/surveys/construction/earningsandhours_con.htm)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BDA01/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BDA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EHWC</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings and Hours Worked in Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Niall O'Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>niall.osullivan@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -998,51 +998,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BDA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BDA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">