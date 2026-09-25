--- v4 (2026-08-10)
+++ v5 (2026-09-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3b10aa4b6444d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/458e2ece921d4fe8a6193d9e16d0ef7d.psmdcp" Id="Rfbb3cb038d0a4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162ed6b28ef849b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8336f515c43041fba2e483436e0865bf.psmdcp" Id="R257b3a8c96b24952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Index of Employment (January 1975 to December 2008) in Building and Const</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>18/05/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In order to reduce burden on respondents and in an attempt to streamline surveys in the CSO, the release for December 2008 reference period is the final release of this inquiry.   Please see results from the Quarterly National Household Survey (QNHS) for an alternative short-term indicator concerning employment in the construction sector.  For a copy of the latest QNHS release, please see the following:Quarterly National Household Survey(https://www.cso.ie/en/media/csoie/releasespublications/documents/labourmarket/2011/qnhs_q42011.pdf) Figures for December 2008 have been revised but amounts to no change.   See background notes(https://www.cso.ie/en/methods/construction/indexofemploymentinconstruction/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BBM02/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BBM02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IEC</x:t>
   </x:si>
   <x:si>
     <x:t>Index of Employment in Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Shane O’Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -3967,51 +3967,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BBM02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/BBM02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">