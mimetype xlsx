--- v0 (2025-10-30)
+++ v1 (2026-04-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51925b4417d4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d5e26c1c0b84139b379a332dec87230.psmdcp" Id="R3b93379d2d644280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5757da5aa3404ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d41933919ddf4a59ade9bdc72fb96a71.psmdcp" Id="Rfe5f64e05d3b4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ASR28</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>1996 Population Aged 3 Years and Over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/5/2020 11:00:00 AM</x:t>
+    <x:t>05/05/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ASR28/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C1996PSE</x:t>
   </x:si>
   <x:si>
     <x:t>Principal Socio-economic Results 1996</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -502,347 +502,160 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...295 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02793V03362" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Gaeltacht Areas" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="CensusYear" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J496" totalsRowShown="0">
   <x:autoFilter ref="A1:J496"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="C02076V03371"/>
     <x:tableColumn id="2" name="Age Group"/>
     <x:tableColumn id="3" name="C02793V03362"/>
     <x:tableColumn id="4" name="Gaeltacht Areas"/>
     <x:tableColumn id="5" name="TLIST(A1)"/>
     <x:tableColumn id="6" name="CensusYear"/>
     <x:tableColumn id="7" name="STATISTIC"/>
     <x:tableColumn id="8" name="Statistic Label"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1113,51 +926,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ASR28/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1344,51 +1157,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J496"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="16.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="40.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17250,51 +17063,51 @@
       <x:c r="G496" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J496" s="0">
         <x:v>80.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -17311,51 +17124,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J496" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02076V03371">
       <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="235"/>
         <x:s v="245"/>
         <x:s v="265"/>
         <x:s v="300"/>
         <x:s v="365"/>
         <x:s v="415"/>
         <x:s v="465"/>
         <x:s v="500"/>
         <x:s v="535"/>
         <x:s v="575"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Age Group">
       <x:sharedItems count="11">
         <x:s v="All ages"/>
         <x:s v="3 - 4 years"/>
         <x:s v="5 - 9 years"/>
         <x:s v="10 - 14 years"/>
         <x:s v="15 - 19 years"/>
         <x:s v="20 - 24 years"/>
@@ -17810,27 +17623,5968 @@
         <x:n v="133"/>
         <x:n v="92"/>
         <x:n v="69.2"/>
         <x:n v="432"/>
         <x:n v="235"/>
         <x:n v="2599"/>
         <x:n v="424"/>
         <x:n v="157"/>
         <x:n v="86"/>
         <x:n v="2163"/>
         <x:n v="1504"/>
         <x:n v="582"/>
         <x:n v="77"/>
         <x:n v="72.1"/>
         <x:n v="4258"/>
         <x:n v="3348"/>
         <x:n v="107"/>
         <x:n v="80.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="82715"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="61035"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="18946"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2734"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="76.3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1346"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="526"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="59.5"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="3451"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2756"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="536"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="83.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="7857"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="6132"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1294"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1111"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86.5"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="9275"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="5079"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="3886"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="56.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="25125"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="19915"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="4311"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="11124"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="7481"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="3255"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="69.7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="23243"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="17788"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="4989"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="78.1"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2501"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1111"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1071"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="50.9"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="65.9"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="282"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="235"/>
+    <s v="3 - 4 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="62.1"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="7064"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="5381"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1396"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="287"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="79.4"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="72.8"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="89.9"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="89.2"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="93.6"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="976"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="419"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2265"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1829"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="84.4"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="896"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="75.3"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1797"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1459"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="83.1"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="8601"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="7218"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1120"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86.6"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="73.4"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="94.8"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="776"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="697"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="94.4"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="993"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="681"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="71.1"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2653"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2304"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="89.8"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1293"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1045"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="83.5"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2142"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1830"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86.9"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="7642"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="6436"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1029"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86.2"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="73.3"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="92.2"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="93.6"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="96.3"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="72.9"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2359"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2114"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="91.4"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1087"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.9"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2164"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1789"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="84.3"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="5334"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="4010"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1194"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="77.1"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="87.1"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="456"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.4"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="88.5"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="783"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="65.1"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1344"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="84.2"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="71.5"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="75.4"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="10429"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="6984"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="3180"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="68.7"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="369"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="945"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="678"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="75.4"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86.2"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1846"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="870"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="933"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2998"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="75.7"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1029"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="624"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2792"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2002"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="753"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="11943"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="8332"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="3287"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="71.7"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="60.5"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="358"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.7"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="906"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.9"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="81.7"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1754"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="912"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="3955"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2958"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="77.1"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="844"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="61.4"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2816"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2078"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="9943"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="7111"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="2582"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="73.4"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="76.1"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1013"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="78.8"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="83.1"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="538"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="3217"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2514"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="80.5"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="62.6"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2809"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2031"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="73.4"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="7010"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="5106"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="1659"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="75.5"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="59.5"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="652"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="74.6"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2061"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1622"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="81.6"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1041"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="642"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2355"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1801"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="77.7"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="12248"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="9346"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="2428"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="All Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="79.4"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="G"/>
+    <s v="Meath Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="382"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="A"/>
+    <s v="Cork Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="79.3"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="1407"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1099"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="E"/>
+    <s v="Kerry Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="83.1"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="H"/>
+    <s v="Waterford  Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="69.2"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="C1"/>
+    <s v="Galway City Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="3180"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="2599"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="D"/>
+    <s v="Galway County Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="2163"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="1504"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="582"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="F"/>
+    <s v="Mayo Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="72.1"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C1"/>
+    <s v="Population aged 3 years and over"/>
+    <s v="Number"/>
+    <n v="4258"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C2"/>
+    <s v="Irish speakers"/>
+    <s v="Number"/>
+    <n v="3348"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C3"/>
+    <s v="Non-Irish speakers"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C4"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="B"/>
+    <s v="Donegal Gaeltacht Areas"/>
+    <s v="1996"/>
+    <s v="1996"/>
+    <s v="ASR28C5"/>
+    <s v="Irish speakers as a percentage of population"/>
+    <s v="%"/>
+    <n v="80.7"/>
+  </r>
+</pivotCacheRecords>
 </file>