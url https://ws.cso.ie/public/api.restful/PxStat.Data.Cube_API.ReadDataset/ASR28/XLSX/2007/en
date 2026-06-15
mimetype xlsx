--- v1 (2026-04-13)
+++ v2 (2026-06-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5757da5aa3404ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d41933919ddf4a59ade9bdc72fb96a71.psmdcp" Id="Rfe5f64e05d3b4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca3b61b3d04ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7390d3648c44d5a996d374675acd66.psmdcp" Id="Raf1bc66061a44379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>