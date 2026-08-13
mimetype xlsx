--- v2 (2026-06-15)
+++ v3 (2026-08-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca3b61b3d04ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec7390d3648c44d5a996d374675acd66.psmdcp" Id="Raf1bc66061a44379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752191b7a9c145f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2375e41fe5cf4ae7b330e880743ca6a0.psmdcp" Id="R79f6c5dac7d94386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>