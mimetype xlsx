--- v0 (2025-10-05)
+++ v1 (2026-04-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c02bd3c3b2549b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/800dad208c2041a7b734086a85b7d1a1.psmdcp" Id="R1e57989975494a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2c99d8033e49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ba451b7f799476bbbfb80632b78df8c.psmdcp" Id="R892e5db776c54a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AOQY14</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ApprenticeshipTypes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/25/2025 11:00:00 AM</x:t>
+    <x:t>25/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The number of apprentices refers to all qualified apprentices and includes records with missing or invalid PPSN. Note that individual figures have been rounded to the nearest five and thus, the sum of individual components may not add up to the totals shown. &lt;br&gt;For more information, please refer to the Background Notes chapter on the statistical release page.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AOQY14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>AOQY</x:t>
   </x:si>
   <x:si>
     <x:t>Apprenticeship Outcomes</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -454,323 +454,154 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...271 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Qualification Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04352V05132" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Apprenticeship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04302V05081" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Field of Education and Training" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J265" totalsRowShown="0">
   <x:autoFilter ref="A1:J265"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Qualification Year"/>
     <x:tableColumn id="5" name="C04352V05132"/>
     <x:tableColumn id="6" name="Type of Apprenticeship"/>
     <x:tableColumn id="7" name="C04302V05081"/>
     <x:tableColumn id="8" name="Field of Education and Training"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1041,51 +872,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AOQY14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1274,51 +1105,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J265"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="47.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -9788,51 +9619,51 @@
       <x:c r="G265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J265" s="0">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -9849,51 +9680,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J265" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AOQY14C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Qualified Apprentices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="11">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -9997,27 +9828,3196 @@
         <x:n v="415"/>
         <x:n v="135"/>
         <x:n v="95"/>
         <x:n v="30"/>
         <x:n v="1960"/>
         <x:n v="1395"/>
         <x:n v="50"/>
         <x:n v="2390"/>
         <x:n v="1860"/>
         <x:n v="35"/>
         <x:n v="490"/>
         <x:n v="295"/>
         <x:n v="185"/>
         <x:n v="20"/>
         <x:n v="45"/>
         <x:n v="2685"/>
         <x:n v="1875"/>
         <x:n v="80"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3360"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1725"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3360"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1725"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3820"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1725"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3820"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1725"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3300"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1925"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1310"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="3300"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1925"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="1310"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="2230"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1390"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="805"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="2230"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1390"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="805"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1220"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="970"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1220"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="970"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1460"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1165"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1460"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1165"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1925"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1925"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="2390"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1860"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="Craft apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="Consortia-led apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="-"/>
+    <s v="All fields of education"/>
+    <s v="Number"/>
+    <n v="2685"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="021"/>
+    <s v="Arts (021)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="041"/>
+    <s v="Business and administration (041)"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="061"/>
+    <s v="Information and communication technologies  (061)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="071"/>
+    <s v="Engineering and engineering trades (071)"/>
+    <s v="Number"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="072"/>
+    <s v="Manufacturing and processing (072)"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="073"/>
+    <s v="Architecture and construction (073)"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="AOQY14C01"/>
+    <s v="Qualified Apprentices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All types of apprenticeships"/>
+    <s v="101"/>
+    <s v="Personal services (101)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+</pivotCacheRecords>
 </file>