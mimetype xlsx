--- v1 (2026-04-09)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2c99d8033e49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ba451b7f799476bbbfb80632b78df8c.psmdcp" Id="R892e5db776c54a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d8adb12e7d4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52480e211eb40a5a12bac768207b07a.psmdcp" Id="R0244208d95584eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>