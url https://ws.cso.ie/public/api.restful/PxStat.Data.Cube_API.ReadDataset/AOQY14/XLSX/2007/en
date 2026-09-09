--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d8adb12e7d4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52480e211eb40a5a12bac768207b07a.psmdcp" Id="R0244208d95584eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89af2ed04ae459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28f62f35a82d45679644788ae933dee5.psmdcp" Id="R960d10535098457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>