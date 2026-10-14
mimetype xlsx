--- v3 (2026-07-29)
+++ v4 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a70c5f0f97942d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6112ac584098473d85c7c979674ac8d9.psmdcp" Id="Rf45046f6d41148f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ca3aa3ad774e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb51ec45bef545f0a41082566ba76a33.psmdcp" Id="R609e722216f84d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AKM04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Cumulative Year to Date Intake of Cows Milk</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>06/07/2026 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data is cumulative for each year.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AKM04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MS</x:t>
   </x:si>
   <x:si>
     <x:t>Milk Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -502,50 +502,68 @@
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -696,111 +714,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="28">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="28">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C04026V04786" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -845,52 +869,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H757" totalsRowShown="0">
-  <x:autoFilter ref="A1:H757"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H838" totalsRowShown="0">
+  <x:autoFilter ref="A1:H838"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04026V04786"/>
     <x:tableColumn id="6" name="Country"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1391,51 +1415,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H757"/>
+  <x:dimension ref="A1:H838"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12714,51 +12738,51 @@
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>1863</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H436" s="0">
@@ -12896,77 +12920,77 @@
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>918</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>10300</x:v>
+        <x:v>10367</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H444" s="0">
@@ -13182,77 +13206,77 @@
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>5789</x:v>
+        <x:v>5788</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>5768</x:v>
+        <x:v>5791</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H455" s="0">
@@ -13260,51 +13284,51 @@
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>484</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H457" s="0">
@@ -13338,51 +13362,51 @@
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>3142</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H460" s="0">
@@ -13416,51 +13440,51 @@
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>2226</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H463" s="0">
@@ -13546,51 +13570,51 @@
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>2900</x:v>
+        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H468" s="0">
@@ -13598,77 +13622,77 @@
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>1099</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>12309</x:v>
+        <x:v>12375</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H471" s="0">
@@ -13884,51 +13908,51 @@
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>6925</x:v>
+        <x:v>6924</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H481" s="0">
@@ -13962,77 +13986,77 @@
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>602</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H485" s="0">
@@ -14040,51 +14064,51 @@
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>3774</x:v>
+        <x:v>3780</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H487" s="0">
@@ -14118,51 +14142,51 @@
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>2596</x:v>
+        <x:v>2670</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H490" s="0">
@@ -14170,51 +14194,51 @@
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>217</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H492" s="0">
@@ -14300,77 +14324,77 @@
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>1280</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>14278</x:v>
+        <x:v>14336</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H498" s="0">
@@ -14585,78 +14609,78 @@
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H507" s="0" t="s">
-        <x:v>87</x:v>
+      <x:c r="H507" s="0">
+        <x:v>8084</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H508" s="0">
-        <x:v>8134</x:v>
+        <x:v>8132</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H509" s="0">
@@ -14664,77 +14688,77 @@
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>697</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H511" s="0">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H512" s="0">
@@ -14742,77 +14766,77 @@
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H513" s="0">
-        <x:v>4384</x:v>
+        <x:v>4404</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H514" s="0">
-        <x:v>1702</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H515" s="0">
@@ -21087,50 +21111,2156 @@
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H757" s="0">
         <x:v>1007</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:8">
+      <x:c r="A758" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H758" s="0">
+        <x:v>1620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:8">
+      <x:c r="A759" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H759" s="0">
+        <x:v>2038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:8">
+      <x:c r="A760" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H760" s="0">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:8">
+      <x:c r="A761" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H761" s="0">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:8">
+      <x:c r="A762" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H762" s="0">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:8">
+      <x:c r="A763" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H763" s="0">
+        <x:v>1478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:8">
+      <x:c r="A764" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H764" s="0">
+        <x:v>2436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:8">
+      <x:c r="A765" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H765" s="0">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:8">
+      <x:c r="A766" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H766" s="0">
+        <x:v>926</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:8">
+      <x:c r="A767" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H767" s="0">
+        <x:v>10708</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:8">
+      <x:c r="A768" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H768" s="0">
+        <x:v>14394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:8">
+      <x:c r="A769" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H769" s="0">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:8">
+      <x:c r="A770" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H770" s="0">
+        <x:v>782</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:8">
+      <x:c r="A771" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H771" s="0">
+        <x:v>3649</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:8">
+      <x:c r="A772" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:8">
+      <x:c r="A773" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H773" s="0">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:8">
+      <x:c r="A774" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H774" s="0">
+        <x:v>570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:8">
+      <x:c r="A775" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:8">
+      <x:c r="A776" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:8">
+      <x:c r="A777" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H777" s="0">
+        <x:v>6077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:8">
+      <x:c r="A778" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H778" s="0">
+        <x:v>5984</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:8">
+      <x:c r="A779" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G779" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H779" s="0">
+        <x:v>818</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:8">
+      <x:c r="A780" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G780" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H780" s="0">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:8">
+      <x:c r="A781" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G781" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H781" s="0">
+        <x:v>375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:8">
+      <x:c r="A782" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G782" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H782" s="0">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="783" spans="1:8">
+      <x:c r="A783" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B783" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C783" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D783" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E783" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F783" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G783" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H783" s="0">
+        <x:v>3201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="784" spans="1:8">
+      <x:c r="A784" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B784" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E784" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F784" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G784" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H784" s="0">
+        <x:v>1269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="785" spans="1:8">
+      <x:c r="A785" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D785" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E785" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F785" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G785" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H785" s="0">
+        <x:v>1929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="786" spans="1:8">
+      <x:c r="A786" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D786" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E786" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F786" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G786" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H786" s="0">
+        <x:v>2431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="787" spans="1:8">
+      <x:c r="A787" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D787" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E787" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F787" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G787" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H787" s="0">
+        <x:v>337</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="788" spans="1:8">
+      <x:c r="A788" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B788" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C788" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D788" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E788" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F788" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G788" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H788" s="0">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="789" spans="1:8">
+      <x:c r="A789" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B789" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C789" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D789" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E789" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F789" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G789" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H789" s="0">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="790" spans="1:8">
+      <x:c r="A790" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B790" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C790" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D790" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E790" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F790" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G790" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H790" s="0">
+        <x:v>1774</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="791" spans="1:8">
+      <x:c r="A791" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B791" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C791" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D791" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E791" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F791" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G791" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H791" s="0">
+        <x:v>2940</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="792" spans="1:8">
+      <x:c r="A792" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B792" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C792" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D792" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E792" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F792" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G792" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H792" s="0">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="793" spans="1:8">
+      <x:c r="A793" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B793" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C793" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D793" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E793" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F793" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G793" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H793" s="0">
+        <x:v>1106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="794" spans="1:8">
+      <x:c r="A794" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B794" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C794" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D794" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E794" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F794" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G794" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H794" s="0">
+        <x:v>12739</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="795" spans="1:8">
+      <x:c r="A795" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B795" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C795" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D795" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E795" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F795" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G795" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H795" s="0">
+        <x:v>17254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="796" spans="1:8">
+      <x:c r="A796" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B796" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C796" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D796" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E796" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F796" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G796" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H796" s="0">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="797" spans="1:8">
+      <x:c r="A797" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D797" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E797" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F797" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G797" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H797" s="0">
+        <x:v>932</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="798" spans="1:8">
+      <x:c r="A798" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B798" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C798" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D798" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E798" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F798" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G798" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H798" s="0">
+        <x:v>4724</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="799" spans="1:8">
+      <x:c r="A799" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B799" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C799" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D799" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E799" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F799" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G799" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="800" spans="1:8">
+      <x:c r="A800" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B800" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C800" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D800" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E800" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F800" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G800" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H800" s="0">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="801" spans="1:8">
+      <x:c r="A801" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B801" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C801" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D801" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E801" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F801" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G801" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H801" s="0">
+        <x:v>696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="802" spans="1:8">
+      <x:c r="A802" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B802" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C802" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D802" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E802" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F802" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G802" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H802" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="803" spans="1:8">
+      <x:c r="A803" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B803" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C803" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D803" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E803" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F803" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G803" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H803" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="804" spans="1:8">
+      <x:c r="A804" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B804" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C804" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D804" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E804" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F804" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G804" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H804" s="0">
+        <x:v>7326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="805" spans="1:8">
+      <x:c r="A805" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B805" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C805" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D805" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E805" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F805" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G805" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H805" s="0">
+        <x:v>7187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="806" spans="1:8">
+      <x:c r="A806" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B806" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C806" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D806" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E806" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F806" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G806" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H806" s="0">
+        <x:v>988</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="807" spans="1:8">
+      <x:c r="A807" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B807" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C807" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D807" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E807" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F807" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G807" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H807" s="0">
+        <x:v>554</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="808" spans="1:8">
+      <x:c r="A808" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B808" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C808" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D808" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E808" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F808" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G808" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H808" s="0">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="809" spans="1:8">
+      <x:c r="A809" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B809" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C809" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D809" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E809" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F809" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G809" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H809" s="0">
+        <x:v>310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="810" spans="1:8">
+      <x:c r="A810" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E810" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F810" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G810" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H810" s="0">
+        <x:v>3828</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="811" spans="1:8">
+      <x:c r="A811" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B811" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C811" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D811" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E811" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F811" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G811" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H811" s="0">
+        <x:v>1518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:8">
+      <x:c r="A812" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H812" s="0">
+        <x:v>2231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:8">
+      <x:c r="A813" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H813" s="0">
+        <x:v>2831</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:8">
+      <x:c r="A814" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H814" s="0">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:8">
+      <x:c r="A815" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H815" s="0">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:8">
+      <x:c r="A816" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H816" s="0">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:8">
+      <x:c r="A817" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H817" s="0">
+        <x:v>2076</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:8">
+      <x:c r="A818" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H818" s="0">
+        <x:v>3458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:8">
+      <x:c r="A819" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H819" s="0">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:8">
+      <x:c r="A820" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H820" s="0">
+        <x:v>1290</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:8">
+      <x:c r="A821" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H821" s="0">
+        <x:v>14648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:8">
+      <x:c r="A822" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H822" s="0">
+        <x:v>20162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:8">
+      <x:c r="A823" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H823" s="0">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:8">
+      <x:c r="A824" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H824" s="0">
+        <x:v>1084</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:8">
+      <x:c r="A825" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H825" s="0">
+        <x:v>5733</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:8">
+      <x:c r="A826" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H826" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:8">
+      <x:c r="A827" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H827" s="0">
+        <x:v>475</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:8">
+      <x:c r="A828" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H828" s="0">
+        <x:v>827</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:8">
+      <x:c r="A829" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H829" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:8">
+      <x:c r="A830" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:8">
+      <x:c r="A831" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H831" s="0">
+        <x:v>8448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:8">
+      <x:c r="A832" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H832" s="0">
+        <x:v>8382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:8">
+      <x:c r="A833" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H833" s="0">
+        <x:v>1153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:8">
+      <x:c r="A834" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H834" s="0">
+        <x:v>649</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:8">
+      <x:c r="A835" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H835" s="0">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:8">
+      <x:c r="A836" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H836" s="0">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:8">
+      <x:c r="A837" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H837" s="0">
+        <x:v>4456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:8">
+      <x:c r="A838" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H838" s="0">
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -21176,111 +23306,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AKM04C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Cumulative Year to Date Intake of Cows Milk"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="28">
+      <x:sharedItems count="31">
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="28">
+      <x:sharedItems count="31">
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04026V04786">
       <x:sharedItems count="27">
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="BG"/>
         <x:s v="HR"/>
         <x:s v="CY"/>
         <x:s v="CZ"/>
         <x:s v="DK"/>
         <x:s v="EE"/>
         <x:s v="FI"/>
         <x:s v="FR"/>
         <x:s v="DE"/>
         <x:s v="GR"/>
         <x:s v="HU"/>
         <x:s v="IE"/>
         <x:s v="IT"/>
         <x:s v="LV"/>
         <x:s v="LT"/>
         <x:s v="LU"/>
         <x:s v="MT"/>
         <x:s v="NL"/>
         <x:s v="PL"/>
@@ -21307,51 +23443,51 @@
         <x:s v="Germany"/>
         <x:s v="Greece"/>
         <x:s v="Hungary"/>
         <x:s v="Ireland"/>
         <x:s v="Italy"/>
         <x:s v="Latvia"/>
         <x:s v="Lithuania"/>
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Netherlands (the)"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="000 Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="3" maxValue="32493" count="642">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="3" maxValue="32493" count="697">
         <x:n v="289"/>
         <x:n v="402"/>
         <x:n v="51"/>
         <x:n v="32"/>
         <x:n v="27"/>
         <x:n v="274"/>
         <x:n v="472"/>
         <x:n v="72"/>
         <x:n v="186"/>
         <x:n v="2049"/>
         <x:n v="2719"/>
         <x:n v="53"/>
         <x:n v="143"/>
         <x:n v="153"/>
         <x:n v="1078"/>
         <x:n v="67"/>
         <x:n v="109"/>
         <x:s v=""/>
         <x:n v="3"/>
         <x:n v="1176"/>
         <x:n v="1126"/>
         <x:n v="158"/>
         <x:n v="97"/>
         <x:n v="69"/>
         <x:n v="47"/>
@@ -21690,115 +23826,112 @@
         <x:n v="294"/>
         <x:n v="212"/>
         <x:n v="144"/>
         <x:n v="1855"/>
         <x:n v="716"/>
         <x:n v="1183"/>
         <x:n v="1480"/>
         <x:n v="224"/>
         <x:n v="1123"/>
         <x:n v="1878"/>
         <x:n v="728"/>
         <x:n v="8169"/>
         <x:n v="10651"/>
         <x:n v="616"/>
         <x:n v="2457"/>
         <x:n v="4402"/>
         <x:n v="435"/>
         <x:n v="4582"/>
         <x:n v="4571"/>
         <x:n v="640"/>
         <x:n v="399"/>
         <x:n v="283"/>
         <x:n v="2500"/>
         <x:n v="960"/>
         <x:n v="1500"/>
-        <x:n v="1863"/>
+        <x:n v="1871"/>
         <x:n v="281"/>
         <x:n v="164"/>
         <x:n v="1423"/>
         <x:n v="2389"/>
         <x:n v="383"/>
-        <x:n v="918"/>
-        <x:n v="10300"/>
+        <x:n v="10367"/>
         <x:n v="13502"/>
         <x:n v="266"/>
         <x:n v="777"/>
         <x:n v="3676"/>
         <x:n v="5519"/>
         <x:n v="558"/>
         <x:n v="16"/>
-        <x:n v="5789"/>
-        <x:n v="5768"/>
+        <x:n v="5788"/>
         <x:n v="814"/>
-        <x:n v="484"/>
-        <x:n v="3142"/>
+        <x:n v="3162"/>
         <x:n v="1214"/>
         <x:n v="1787"/>
-        <x:n v="2226"/>
+        <x:n v="2234"/>
         <x:n v="337"/>
         <x:n v="195"/>
         <x:n v="1706"/>
-        <x:n v="2900"/>
+        <x:n v="2880"/>
         <x:n v="461"/>
-        <x:n v="1099"/>
-        <x:n v="12309"/>
+        <x:n v="1096"/>
+        <x:n v="12375"/>
         <x:n v="16205"/>
         <x:n v="317"/>
         <x:n v="4789"/>
         <x:n v="6580"/>
         <x:n v="416"/>
         <x:n v="685"/>
         <x:n v="19"/>
-        <x:n v="6925"/>
+        <x:n v="6924"/>
         <x:n v="6955"/>
         <x:n v="978"/>
-        <x:n v="602"/>
-[...1 lines deleted...]
-        <x:n v="3774"/>
+        <x:n v="628"/>
+        <x:n v="423"/>
+        <x:n v="3780"/>
         <x:n v="1457"/>
         <x:n v="2077"/>
-        <x:n v="2596"/>
+        <x:n v="2670"/>
         <x:n v="393"/>
         <x:n v="189"/>
         <x:n v="1996"/>
         <x:n v="3378"/>
         <x:n v="540"/>
-        <x:n v="1280"/>
-        <x:n v="14278"/>
+        <x:n v="1278"/>
+        <x:n v="14336"/>
         <x:n v="18954"/>
         <x:n v="5823"/>
         <x:n v="7605"/>
         <x:n v="491"/>
         <x:n v="818"/>
         <x:n v="22"/>
-        <x:n v="8134"/>
+        <x:n v="8084"/>
+        <x:n v="8132"/>
         <x:n v="1137"/>
-        <x:n v="697"/>
-[...2 lines deleted...]
-        <x:n v="1702"/>
+        <x:n v="733"/>
+        <x:n v="4404"/>
+        <x:n v="1703"/>
         <x:n v="2360"/>
         <x:n v="2966"/>
         <x:n v="449"/>
         <x:n v="248"/>
         <x:n v="214"/>
         <x:n v="2284"/>
         <x:n v="3872"/>
         <x:n v="618"/>
         <x:n v="1458"/>
         <x:n v="16218"/>
         <x:n v="21678"/>
         <x:n v="414"/>
         <x:n v="1231"/>
         <x:n v="6796"/>
         <x:n v="8648"/>
         <x:n v="568"/>
         <x:n v="953"/>
         <x:n v="9222"/>
         <x:n v="9302"/>
         <x:n v="1249"/>
         <x:n v="790"/>
         <x:n v="4978"/>
         <x:n v="1948"/>
         <x:n v="2634"/>
         <x:n v="3348"/>
@@ -21852,50 +23985,51 @@
         <x:n v="842"/>
         <x:n v="1976"/>
         <x:n v="22082"/>
         <x:n v="29680"/>
         <x:n v="1685"/>
         <x:n v="8830"/>
         <x:n v="11743"/>
         <x:n v="773"/>
         <x:n v="1314"/>
         <x:n v="34"/>
         <x:n v="12710"/>
         <x:n v="12632"/>
         <x:n v="1734"/>
         <x:n v="1051"/>
         <x:n v="755"/>
         <x:n v="522"/>
         <x:n v="6778"/>
         <x:n v="2651"/>
         <x:n v="3503"/>
         <x:n v="4135"/>
         <x:n v="664"/>
         <x:n v="373"/>
         <x:n v="324"/>
         <x:n v="3397"/>
         <x:n v="5733"/>
+        <x:n v="918"/>
         <x:n v="2157"/>
         <x:n v="24176"/>
         <x:n v="32493"/>
         <x:n v="603"/>
         <x:n v="1848"/>
         <x:n v="9098"/>
         <x:n v="12851"/>
         <x:n v="838"/>
         <x:n v="1429"/>
         <x:n v="37"/>
         <x:n v="13923"/>
         <x:n v="13791"/>
         <x:n v="1129"/>
         <x:n v="826"/>
         <x:n v="570"/>
         <x:n v="7410"/>
         <x:n v="2899"/>
         <x:n v="315"/>
         <x:n v="409"/>
         <x:n v="54"/>
         <x:n v="30"/>
         <x:n v="292"/>
         <x:n v="185"/>
         <x:n v="2138"/>
         <x:n v="2851"/>
@@ -21950,50 +24084,107 @@
         <x:n v="150"/>
         <x:n v="1882"/>
         <x:n v="750"/>
         <x:n v="1279"/>
         <x:n v="1616"/>
         <x:n v="133"/>
         <x:n v="118"/>
         <x:n v="1167"/>
         <x:n v="1917"/>
         <x:n v="735"/>
         <x:n v="8540"/>
         <x:n v="11364"/>
         <x:n v="622"/>
         <x:n v="2451"/>
         <x:n v="4710"/>
         <x:n v="255"/>
         <x:n v="445"/>
         <x:n v="4829"/>
         <x:n v="4718"/>
         <x:n v="642"/>
         <x:n v="353"/>
         <x:n v="295"/>
         <x:n v="203"/>
         <x:n v="2541"/>
         <x:n v="1007"/>
+        <x:n v="1620"/>
+        <x:n v="2038"/>
+        <x:n v="277"/>
+        <x:n v="147"/>
+        <x:n v="1478"/>
+        <x:n v="2436"/>
+        <x:n v="344"/>
+        <x:n v="926"/>
+        <x:n v="10708"/>
+        <x:n v="14394"/>
+        <x:n v="272"/>
+        <x:n v="782"/>
+        <x:n v="3649"/>
+        <x:n v="327"/>
+        <x:n v="6077"/>
+        <x:n v="5984"/>
+        <x:n v="375"/>
+        <x:n v="257"/>
+        <x:n v="1269"/>
+        <x:n v="1929"/>
+        <x:n v="2431"/>
+        <x:n v="172"/>
+        <x:n v="1774"/>
+        <x:n v="2940"/>
+        <x:n v="411"/>
+        <x:n v="1106"/>
+        <x:n v="12739"/>
+        <x:n v="17254"/>
+        <x:n v="322"/>
+        <x:n v="4724"/>
+        <x:n v="400"/>
+        <x:n v="696"/>
+        <x:n v="7326"/>
+        <x:n v="7187"/>
+        <x:n v="988"/>
+        <x:n v="450"/>
+        <x:n v="3828"/>
+        <x:n v="1518"/>
+        <x:n v="2231"/>
+        <x:n v="2831"/>
+        <x:n v="397"/>
+        <x:n v="233"/>
+        <x:n v="2076"/>
+        <x:n v="3458"/>
+        <x:n v="481"/>
+        <x:n v="1290"/>
+        <x:n v="14648"/>
+        <x:n v="20162"/>
+        <x:n v="1084"/>
+        <x:n v="827"/>
+        <x:n v="8448"/>
+        <x:n v="8382"/>
+        <x:n v="1153"/>
+        <x:n v="525"/>
+        <x:n v="360"/>
+        <x:n v="4456"/>
+        <x:n v="1771"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="000 Tonnes"/>
     <n v="289"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="BE"/>
     <s v="Belgium"/>
@@ -26296,51 +28487,51 @@
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="000 Tonnes"/>
     <n v="960"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="000 Tonnes"/>
     <n v="1500"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="BE"/>
     <s v="Belgium"/>
     <s v="000 Tonnes"/>
-    <n v="1863"/>
+    <n v="1871"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
     <s v="000 Tonnes"/>
     <n v="281"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="000 Tonnes"/>
     <n v="164"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
@@ -26366,61 +28557,61 @@
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="000 Tonnes"/>
     <n v="2389"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="000 Tonnes"/>
     <n v="383"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="000 Tonnes"/>
-    <n v="918"/>
+    <n v="916"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="000 Tonnes"/>
-    <n v="10300"/>
+    <n v="10367"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="000 Tonnes"/>
     <n v="13502"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="000 Tonnes"/>
     <n v="266"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
@@ -26476,221 +28667,221 @@
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
     <s v="000 Tonnes"/>
     <s v=""/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="MT"/>
     <s v="Malta"/>
     <s v="000 Tonnes"/>
     <n v="16"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="NL"/>
     <s v="Netherlands (the)"/>
     <s v="000 Tonnes"/>
-    <n v="5789"/>
+    <n v="5788"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="PL"/>
     <s v="Poland"/>
     <s v="000 Tonnes"/>
-    <n v="5768"/>
+    <n v="5791"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="PT"/>
     <s v="Portugal"/>
     <s v="000 Tonnes"/>
     <n v="814"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="RO"/>
     <s v="Romania"/>
     <s v="000 Tonnes"/>
-    <n v="484"/>
+    <n v="518"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="SK"/>
     <s v="Slovakia"/>
     <s v="000 Tonnes"/>
     <n v="355"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="000 Tonnes"/>
     <n v="242"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="000 Tonnes"/>
-    <n v="3142"/>
+    <n v="3162"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="000 Tonnes"/>
     <n v="1214"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="000 Tonnes"/>
     <n v="1787"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="BE"/>
     <s v="Belgium"/>
     <s v="000 Tonnes"/>
-    <n v="2226"/>
+    <n v="2234"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
     <s v="000 Tonnes"/>
     <n v="337"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="000 Tonnes"/>
     <n v="195"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="000 Tonnes"/>
     <n v="164"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="000 Tonnes"/>
     <n v="1706"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="000 Tonnes"/>
-    <n v="2900"/>
+    <n v="2880"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="000 Tonnes"/>
     <n v="461"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="000 Tonnes"/>
-    <n v="1099"/>
+    <n v="1096"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="000 Tonnes"/>
-    <n v="12309"/>
+    <n v="12375"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="000 Tonnes"/>
     <n v="16205"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="000 Tonnes"/>
     <n v="317"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
@@ -26746,221 +28937,221 @@
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
     <s v="000 Tonnes"/>
     <s v=""/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="MT"/>
     <s v="Malta"/>
     <s v="000 Tonnes"/>
     <n v="19"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="NL"/>
     <s v="Netherlands (the)"/>
     <s v="000 Tonnes"/>
-    <n v="6925"/>
+    <n v="6924"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="PL"/>
     <s v="Poland"/>
     <s v="000 Tonnes"/>
     <n v="6955"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="PT"/>
     <s v="Portugal"/>
     <s v="000 Tonnes"/>
     <n v="978"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="RO"/>
     <s v="Romania"/>
     <s v="000 Tonnes"/>
-    <n v="602"/>
+    <n v="628"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="SK"/>
     <s v="Slovakia"/>
     <s v="000 Tonnes"/>
-    <n v="422"/>
+    <n v="423"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="000 Tonnes"/>
     <n v="290"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="000 Tonnes"/>
-    <n v="3774"/>
+    <n v="3780"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="000 Tonnes"/>
     <n v="1457"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="000 Tonnes"/>
     <n v="2077"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="BE"/>
     <s v="Belgium"/>
     <s v="000 Tonnes"/>
-    <n v="2596"/>
+    <n v="2670"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
     <s v="000 Tonnes"/>
     <n v="393"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="000 Tonnes"/>
-    <n v="217"/>
+    <n v="227"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="000 Tonnes"/>
     <n v="189"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="000 Tonnes"/>
     <n v="1996"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="000 Tonnes"/>
     <n v="3378"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="000 Tonnes"/>
     <n v="540"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="000 Tonnes"/>
-    <n v="1280"/>
+    <n v="1278"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="000 Tonnes"/>
-    <n v="14278"/>
+    <n v="14336"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="000 Tonnes"/>
     <n v="18954"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="000 Tonnes"/>
     <n v="365"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
@@ -27016,121 +29207,121 @@
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
     <s v="000 Tonnes"/>
     <s v=""/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="MT"/>
     <s v="Malta"/>
     <s v="000 Tonnes"/>
     <n v="22"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="NL"/>
     <s v="Netherlands (the)"/>
     <s v="000 Tonnes"/>
-    <s v=""/>
+    <n v="8084"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="PL"/>
     <s v="Poland"/>
     <s v="000 Tonnes"/>
-    <n v="8134"/>
+    <n v="8132"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="PT"/>
     <s v="Portugal"/>
     <s v="000 Tonnes"/>
     <n v="1137"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="RO"/>
     <s v="Romania"/>
     <s v="000 Tonnes"/>
-    <n v="697"/>
+    <n v="733"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="SK"/>
     <s v="Slovakia"/>
     <s v="000 Tonnes"/>
-    <n v="489"/>
+    <n v="490"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="000 Tonnes"/>
     <n v="338"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="000 Tonnes"/>
-    <n v="4384"/>
+    <n v="4404"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="000 Tonnes"/>
-    <n v="1702"/>
+    <n v="1703"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="000 Tonnes"/>
     <n v="2360"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="BE"/>
     <s v="Belgium"/>
     <s v="000 Tonnes"/>
     <n v="2966"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202508"/>
@@ -29518,27 +31709,837 @@
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="000 Tonnes"/>
     <n v="203"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="000 Tonnes"/>
     <n v="2541"/>
   </r>
   <r>
     <s v="AKM04C01"/>
     <s v="Cumulative Year to Date Intake of Cows Milk"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="000 Tonnes"/>
     <n v="1007"/>
   </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="000 Tonnes"/>
+    <n v="1620"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="000 Tonnes"/>
+    <n v="2038"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="000 Tonnes"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="000 Tonnes"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="000 Tonnes"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="000 Tonnes"/>
+    <n v="1478"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="000 Tonnes"/>
+    <n v="2436"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="000 Tonnes"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="000 Tonnes"/>
+    <n v="926"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="000 Tonnes"/>
+    <n v="10708"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="000 Tonnes"/>
+    <n v="14394"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="000 Tonnes"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="000 Tonnes"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="000 Tonnes"/>
+    <n v="3649"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="000 Tonnes"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="000 Tonnes"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="000 Tonnes"/>
+    <n v="6077"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="000 Tonnes"/>
+    <n v="5984"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="000 Tonnes"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="000 Tonnes"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="000 Tonnes"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="000 Tonnes"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="000 Tonnes"/>
+    <n v="3201"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="000 Tonnes"/>
+    <n v="1269"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="000 Tonnes"/>
+    <n v="1929"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="000 Tonnes"/>
+    <n v="2431"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="000 Tonnes"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="000 Tonnes"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="000 Tonnes"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="000 Tonnes"/>
+    <n v="1774"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="000 Tonnes"/>
+    <n v="2940"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="000 Tonnes"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="000 Tonnes"/>
+    <n v="1106"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="000 Tonnes"/>
+    <n v="12739"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="000 Tonnes"/>
+    <n v="17254"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="000 Tonnes"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="000 Tonnes"/>
+    <n v="932"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="000 Tonnes"/>
+    <n v="4724"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="000 Tonnes"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="000 Tonnes"/>
+    <n v="696"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="000 Tonnes"/>
+    <n v="7326"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="000 Tonnes"/>
+    <n v="7187"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="000 Tonnes"/>
+    <n v="988"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="000 Tonnes"/>
+    <n v="554"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="000 Tonnes"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="000 Tonnes"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="000 Tonnes"/>
+    <n v="3828"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="000 Tonnes"/>
+    <n v="1518"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="000 Tonnes"/>
+    <n v="2231"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="000 Tonnes"/>
+    <n v="2831"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="000 Tonnes"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="000 Tonnes"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="000 Tonnes"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="000 Tonnes"/>
+    <n v="2076"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="000 Tonnes"/>
+    <n v="3458"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="000 Tonnes"/>
+    <n v="481"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="000 Tonnes"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="000 Tonnes"/>
+    <n v="14648"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="000 Tonnes"/>
+    <n v="20162"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="000 Tonnes"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="000 Tonnes"/>
+    <n v="1084"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="000 Tonnes"/>
+    <n v="5733"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="000 Tonnes"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="000 Tonnes"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="000 Tonnes"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="000 Tonnes"/>
+    <n v="8448"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="000 Tonnes"/>
+    <n v="8382"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="000 Tonnes"/>
+    <n v="1153"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="000 Tonnes"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="000 Tonnes"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="000 Tonnes"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="000 Tonnes"/>
+    <n v="4456"/>
+  </r>
+  <r>
+    <s v="AKM04C01"/>
+    <s v="Cumulative Year to Date Intake of Cows Milk"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="000 Tonnes"/>
+    <n v="1771"/>
+  </r>
 </pivotCacheRecords>
 </file>