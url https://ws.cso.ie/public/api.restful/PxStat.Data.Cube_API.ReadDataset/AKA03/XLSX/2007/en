--- v2 (2026-03-07)
+++ v3 (2026-06-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0887210461dc41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f6f8cd27ee04a39b13e537802112d6f.psmdcp" Id="R8ebe39a805bf43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6afec7c29ce4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a42848283cca4f77acbe157ccc9ca221.psmdcp" Id="Rf1a5ea8dcaf14b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AKA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Production of Dairy Products</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2026 11:00:00</x:t>
+    <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AKA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MS</x:t>
   </x:si>
   <x:si>
     <x:t>Milk Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Carmel Hinchion</x:t>
   </x:si>
@@ -3772,104 +3772,104 @@
         <x:v>138.8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H101" s="0" t="s">
-        <x:v>66</x:v>
+      <x:c r="H101" s="0">
+        <x:v>285.7</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>286.3</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>167.5</x:v>
+        <x:v>167.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4010,51 +4010,51 @@
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02064V02491">
       <x:sharedItems count="3">
         <x:s v="003"/>
         <x:s v="004"/>
         <x:s v="021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product">
       <x:sharedItems count="3">
         <x:s v="Cheese"/>
         <x:s v="Butter"/>
         <x:s v="Skimmed Milk Powder"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="000 Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="49.5" maxValue="287.03" count="97">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="49.5" maxValue="293" count="98">
         <x:n v="93.5"/>
         <x:n v="115.7"/>
         <x:n v="97"/>
         <x:n v="92.7"/>
         <x:n v="111.7"/>
         <x:n v="102.5"/>
         <x:n v="126.9"/>
         <x:n v="129.3"/>
         <x:n v="79.9"/>
         <x:n v="142.3"/>
         <x:n v="114.8"/>
         <x:n v="142"/>
         <x:n v="119"/>
         <x:n v="96.7"/>
         <x:n v="138.6"/>
         <x:n v="101.6"/>
         <x:n v="94.7"/>
         <x:n v="131.1"/>
         <x:n v="90.9"/>
         <x:n v="101.8"/>
         <x:n v="135.3"/>
         <x:n v="84.4"/>
         <x:n v="98.5"/>
         <x:n v="135.4"/>
         <x:n v="78.8"/>
@@ -4106,52 +4106,53 @@
         <x:n v="117.7"/>
         <x:n v="259.4"/>
         <x:n v="223.7"/>
         <x:n v="119.8"/>
         <x:n v="269.4"/>
         <x:n v="237.8"/>
         <x:n v="133.8"/>
         <x:n v="278.4"/>
         <x:n v="250.8"/>
         <x:n v="142.5"/>
         <x:n v="285.4"/>
         <x:n v="264.73"/>
         <x:n v="150.14"/>
         <x:n v="287.03"/>
         <x:n v="275.6"/>
         <x:n v="147.65"/>
         <x:n v="282.48"/>
         <x:n v="269.2"/>
         <x:n v="173.69"/>
         <x:n v="284.9"/>
         <x:n v="273.2"/>
         <x:n v="167.18"/>
         <x:n v="271.2"/>
         <x:n v="267.6"/>
         <x:n v="138.8"/>
-        <x:n v="286.3"/>
-        <x:n v="167.5"/>
+        <x:n v="285.7"/>
+        <x:n v="293"/>
+        <x:n v="167.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="1992"/>
     <s v="1992"/>
     <s v="003"/>
     <s v="Cheese"/>
     <s v="000 Tonnes"/>
     <n v="93.5"/>
   </r>
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="1992"/>
     <s v="1992"/>
     <s v="004"/>
     <s v="Butter"/>
@@ -5114,49 +5115,49 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="004"/>
     <s v="Butter"/>
     <s v="000 Tonnes"/>
     <n v="267.6"/>
   </r>
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="021"/>
     <s v="Skimmed Milk Powder"/>
     <s v="000 Tonnes"/>
     <n v="138.8"/>
   </r>
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="003"/>
     <s v="Cheese"/>
     <s v="000 Tonnes"/>
-    <s v=""/>
+    <n v="285.7"/>
   </r>
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="004"/>
     <s v="Butter"/>
     <s v="000 Tonnes"/>
-    <n v="286.3"/>
+    <n v="293"/>
   </r>
   <r>
     <s v="AKA03"/>
     <s v="Production of Dairy Products"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="021"/>
     <s v="Skimmed Milk Powder"/>
     <s v="000 Tonnes"/>
-    <n v="167.5"/>
+    <n v="167.3"/>
   </r>
 </pivotCacheRecords>
 </file>