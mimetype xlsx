--- v3 (2026-06-13)
+++ v4 (2026-08-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6afec7c29ce4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a42848283cca4f77acbe157ccc9ca221.psmdcp" Id="Rf1a5ea8dcaf14b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b2dcc09d8442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48592dd07f844435b2d44cfc7b21c0ad.psmdcp" Id="R0ad07ed1fff349e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>