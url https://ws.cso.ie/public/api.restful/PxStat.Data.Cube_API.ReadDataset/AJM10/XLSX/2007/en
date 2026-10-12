--- v1 (2026-04-06)
+++ v2 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dacc923243f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0d872921c3f43239a0ad257f8872851.psmdcp" Id="R8c1a28a5212d4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7334b0d0c664a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58a859943f6b4095aeda7d0367794766.psmdcp" Id="Re9fb76c96eb44e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AJM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturing Milk Prices (including VAT) (Euro)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2026 11:00:00</x:t>
+    <x:t>15/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AJM10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OIIAP</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Input and Output Absolute Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sam Scriven</x:t>
   </x:si>
@@ -621,50 +621,86 @@
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>202510</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -816,51 +852,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="73">
+      <items count="79">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -890,54 +926,60 @@
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="73">
+      <items count="79">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -967,92 +1009,98 @@
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
       </items>
     </pivotField>
     <pivotField name="C02136V02577" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Product" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H220" totalsRowShown="0">
-  <x:autoFilter ref="A1:H220"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H238" totalsRowShown="0">
+  <x:autoFilter ref="A1:H238"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02136V02577"/>
     <x:tableColumn id="6" name="Product"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1551,51 +1599,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H220"/>
+  <x:dimension ref="A1:H238"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="37.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6296,1039 +6344,1507 @@
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>0.6046</x:v>
+        <x:v>0.6049</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>0.5212</x:v>
+        <x:v>0.5215</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>0.5153</x:v>
+        <x:v>0.5156</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>0.589</x:v>
+        <x:v>0.5892</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>0.5223</x:v>
+        <x:v>0.5226</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>0.5164</x:v>
+        <x:v>0.5167</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>0.5498</x:v>
+        <x:v>0.55</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>0.5032</x:v>
+        <x:v>0.5035</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>0.4975</x:v>
+        <x:v>0.4978</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>0.5368</x:v>
+        <x:v>0.5371</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>0.5014</x:v>
+        <x:v>0.5017</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>0.4957</x:v>
+        <x:v>0.4959</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>0.5264</x:v>
+        <x:v>0.5266</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>0.4976</x:v>
+        <x:v>0.4978</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>0.4917</x:v>
+        <x:v>0.492</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>0.533</x:v>
+        <x:v>0.5333</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>0.4941</x:v>
+        <x:v>0.4943</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>0.4882</x:v>
+        <x:v>0.4885</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>0.533</x:v>
+        <x:v>0.5333</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>0.4874</x:v>
+        <x:v>0.4877</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>0.4817</x:v>
+        <x:v>0.482</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>0.5296</x:v>
+        <x:v>0.5299</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>0.4724</x:v>
+        <x:v>0.4727</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>0.4669</x:v>
+        <x:v>0.4672</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>0.5343</x:v>
+        <x:v>0.5345</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>0.4464</x:v>
+        <x:v>0.4466</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>0.4412</x:v>
+        <x:v>0.4415</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>0.5118</x:v>
+        <x:v>0.5122</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>0.4132</x:v>
+        <x:v>0.4137</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>0.4085</x:v>
+        <x:v>0.4089</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>0.4791</x:v>
+        <x:v>0.4814</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>0.3842</x:v>
+        <x:v>0.3865</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>0.3797</x:v>
+        <x:v>0.3821</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>0.4506</x:v>
+        <x:v>0.4529</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>0.3574</x:v>
+        <x:v>0.3597</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>0.3531</x:v>
+        <x:v>0.3555</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>0.4473</x:v>
+        <x:v>0.4474</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>0.3759</x:v>
+        <x:v>0.3761</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
+        <x:v>0.3715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H221" s="0">
+        <x:v>0.4385</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G222" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H222" s="0">
+        <x:v>0.3783</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H223" s="0">
+        <x:v>0.3736</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G224" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H224" s="0">
+        <x:v>0.4097</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G225" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H225" s="0">
         <x:v>0.3713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G226" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H226" s="0">
+        <x:v>0.3668</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G227" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H227" s="0">
+        <x:v>0.4091</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G228" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H228" s="0">
+        <x:v>0.3835</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:8">
+      <x:c r="A229" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G229" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H229" s="0">
+        <x:v>0.379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:8">
+      <x:c r="A230" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G230" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H230" s="0">
+        <x:v>0.4089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:8">
+      <x:c r="A231" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G231" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H231" s="0">
+        <x:v>0.3775</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:8">
+      <x:c r="A232" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G232" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H232" s="0">
+        <x:v>0.3729</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:8">
+      <x:c r="A233" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G233" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H233" s="0">
+        <x:v>0.4195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:8">
+      <x:c r="A234" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G234" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H234" s="0">
+        <x:v>0.374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:8">
+      <x:c r="A235" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G235" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H235" s="0">
+        <x:v>0.3696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:8">
+      <x:c r="A236" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G236" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H236" s="0">
+        <x:v>0.4204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:8">
+      <x:c r="A237" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G237" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H237" s="0">
+        <x:v>0.3788</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:8">
+      <x:c r="A238" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G238" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H238" s="0">
+        <x:v>0.3729</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7374,51 +7890,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AJM10C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Manufacturing Milk Prices (including VAT)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="73">
+      <x:sharedItems count="79">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -7448,54 +7964,60 @@
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="73">
+      <x:sharedItems count="79">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -7525,73 +8047,79 @@
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02136V02577">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product">
       <x:sharedItems count="3">
         <x:s v="Milk (per litre), actual fat and protein"/>
         <x:s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
         <x:s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.2953" maxValue="0.7511" count="211">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.2953" maxValue="0.7511" count="227">
         <x:n v="0.3581"/>
         <x:n v="0.3267"/>
         <x:n v="0.323"/>
         <x:n v="0.3595"/>
         <x:n v="0.3308"/>
         <x:n v="0.3271"/>
         <x:n v="0.327"/>
         <x:n v="0.3095"/>
         <x:n v="0.3059"/>
         <x:n v="0.3137"/>
         <x:n v="0.2988"/>
         <x:n v="0.2953"/>
         <x:n v="0.3156"/>
         <x:n v="0.3022"/>
         <x:n v="0.2987"/>
         <x:n v="0.3282"/>
         <x:n v="0.3111"/>
         <x:n v="0.3075"/>
         <x:n v="0.3393"/>
         <x:n v="0.3157"/>
         <x:n v="0.312"/>
         <x:n v="0.3503"/>
         <x:n v="0.3176"/>
         <x:n v="0.314"/>
         <x:n v="0.3781"/>
@@ -7724,85 +8252,101 @@
         <x:n v="0.422"/>
         <x:n v="0.4171"/>
         <x:n v="0.4544"/>
         <x:n v="0.435"/>
         <x:n v="0.4301"/>
         <x:n v="0.4654"/>
         <x:n v="0.4401"/>
         <x:n v="0.4351"/>
         <x:n v="0.4578"/>
         <x:n v="0.4526"/>
         <x:n v="0.5337"/>
         <x:n v="0.4775"/>
         <x:n v="0.4722"/>
         <x:n v="0.6054"/>
         <x:n v="0.5035"/>
         <x:n v="0.4978"/>
         <x:n v="0.6519"/>
         <x:n v="0.5132"/>
         <x:n v="0.5074"/>
         <x:n v="0.6639"/>
         <x:n v="0.5213"/>
         <x:n v="0.5154"/>
         <x:n v="0.6373"/>
         <x:n v="0.5141"/>
         <x:n v="0.5083"/>
-        <x:n v="0.6046"/>
-[...32 lines deleted...]
-        <x:n v="0.4473"/>
+        <x:n v="0.6049"/>
+        <x:n v="0.5215"/>
+        <x:n v="0.5156"/>
+        <x:n v="0.5892"/>
+        <x:n v="0.5226"/>
+        <x:n v="0.5167"/>
+        <x:n v="0.55"/>
+        <x:n v="0.5371"/>
+        <x:n v="0.5017"/>
+        <x:n v="0.4959"/>
+        <x:n v="0.5266"/>
+        <x:n v="0.492"/>
+        <x:n v="0.5333"/>
+        <x:n v="0.4943"/>
+        <x:n v="0.4885"/>
+        <x:n v="0.4877"/>
+        <x:n v="0.482"/>
+        <x:n v="0.5299"/>
+        <x:n v="0.4727"/>
+        <x:n v="0.4672"/>
+        <x:n v="0.5345"/>
+        <x:n v="0.4466"/>
+        <x:n v="0.4415"/>
+        <x:n v="0.5122"/>
+        <x:n v="0.4137"/>
+        <x:n v="0.4089"/>
+        <x:n v="0.4814"/>
+        <x:n v="0.3865"/>
+        <x:n v="0.3821"/>
+        <x:n v="0.4529"/>
+        <x:n v="0.3597"/>
+        <x:n v="0.3555"/>
+        <x:n v="0.4474"/>
+        <x:n v="0.3761"/>
+        <x:n v="0.3715"/>
+        <x:n v="0.4385"/>
+        <x:n v="0.3783"/>
+        <x:n v="0.3736"/>
+        <x:n v="0.4097"/>
         <x:n v="0.3713"/>
+        <x:n v="0.3668"/>
+        <x:n v="0.4091"/>
+        <x:n v="0.3835"/>
+        <x:n v="0.379"/>
+        <x:n v="0.3775"/>
+        <x:n v="0.3729"/>
+        <x:n v="0.4195"/>
+        <x:n v="0.374"/>
+        <x:n v="0.3696"/>
+        <x:n v="0.4204"/>
+        <x:n v="0.3788"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
     <n v="0.3581"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
@@ -9575,409 +10119,589 @@
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
     <n v="0.5141"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
     <n v="0.5083"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.6046"/>
+    <n v="0.6049"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5212"/>
+    <n v="0.5215"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5153"/>
+    <n v="0.5156"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.589"/>
+    <n v="0.5892"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5223"/>
+    <n v="0.5226"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5164"/>
+    <n v="0.5167"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5498"/>
+    <n v="0.55"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5032"/>
+    <n v="0.5035"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4975"/>
+    <n v="0.4978"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5368"/>
+    <n v="0.5371"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.5014"/>
+    <n v="0.5017"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4957"/>
+    <n v="0.4959"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5264"/>
+    <n v="0.5266"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4976"/>
+    <n v="0.4978"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4917"/>
+    <n v="0.492"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.533"/>
+    <n v="0.5333"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4941"/>
+    <n v="0.4943"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4882"/>
+    <n v="0.4885"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.533"/>
+    <n v="0.5333"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4874"/>
+    <n v="0.4877"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4817"/>
+    <n v="0.482"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5296"/>
+    <n v="0.5299"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4724"/>
+    <n v="0.4727"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4669"/>
+    <n v="0.4672"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5343"/>
+    <n v="0.5345"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4464"/>
+    <n v="0.4466"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4412"/>
+    <n v="0.4415"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.5118"/>
+    <n v="0.5122"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4132"/>
+    <n v="0.4137"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.4085"/>
+    <n v="0.4089"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.4791"/>
+    <n v="0.4814"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.3842"/>
+    <n v="0.3865"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.3797"/>
+    <n v="0.3821"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.4506"/>
+    <n v="0.4529"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.3574"/>
+    <n v="0.3597"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.3531"/>
+    <n v="0.3555"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="1"/>
     <s v="Milk (per litre), actual fat and protein"/>
     <s v="Euro"/>
-    <n v="0.4473"/>
+    <n v="0.4474"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="2"/>
     <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
     <s v="Euro"/>
-    <n v="0.3759"/>
+    <n v="0.3761"/>
   </r>
   <r>
     <s v="AJM10C01"/>
     <s v="Manufacturing Milk Prices (including VAT)"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="4"/>
     <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
     <s v="Euro"/>
+    <n v="0.3715"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4385"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3783"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3736"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4097"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
     <n v="0.3713"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3668"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4091"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3835"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.379"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4089"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3775"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3729"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4195"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.374"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3696"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4204"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3788"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3729"/>
   </r>
 </pivotCacheRecords>
 </file>