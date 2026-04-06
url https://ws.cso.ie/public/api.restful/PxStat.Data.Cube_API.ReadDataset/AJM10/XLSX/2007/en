--- v0 (2025-11-16)
+++ v1 (2026-04-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b4df2863384854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d921355f6ea445c86c2ca4b753ac78d.psmdcp" Id="R8ef0a956f32c49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dacc923243f4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0d872921c3f43239a0ad257f8872851.psmdcp" Id="R8c1a28a5212d4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AJM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturing Milk Prices (including VAT) (Euro)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/14/2025 11:00:00 AM</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AJM10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OIIAP</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Input and Output Absolute Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sam Scriven</x:t>
   </x:si>
@@ -597,50 +597,74 @@
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>202506</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>202507</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -778,712 +802,257 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...655 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="73">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+      </items>
+    </pivotField>
+    <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="73">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02136V02577" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Product" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H208" totalsRowShown="0">
-  <x:autoFilter ref="A1:H208"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H220" totalsRowShown="0">
+  <x:autoFilter ref="A1:H220"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02136V02577"/>
     <x:tableColumn id="6" name="Product"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1747,51 +1316,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AJM10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1978,55 +1547,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H208"/>
+  <x:dimension ref="A1:H220"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="37.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6727,742 +6296,1054 @@
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>0.6026</x:v>
+        <x:v>0.6046</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>0.5195</x:v>
+        <x:v>0.5212</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>0.5135</x:v>
+        <x:v>0.5153</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>0.587</x:v>
+        <x:v>0.589</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>0.5205</x:v>
+        <x:v>0.5223</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>0.5147</x:v>
+        <x:v>0.5164</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>0.5479</x:v>
+        <x:v>0.5498</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>0.5015</x:v>
+        <x:v>0.5032</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>0.4958</x:v>
+        <x:v>0.4975</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>0.535</x:v>
+        <x:v>0.5368</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>0.4997</x:v>
+        <x:v>0.5014</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>0.494</x:v>
+        <x:v>0.4957</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>0.5246</x:v>
+        <x:v>0.5264</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>0.4959</x:v>
+        <x:v>0.4976</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>0.4901</x:v>
+        <x:v>0.4917</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>0.5311</x:v>
+        <x:v>0.533</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>0.4923</x:v>
+        <x:v>0.4941</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>0.4865</x:v>
+        <x:v>0.4882</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>0.5312</x:v>
+        <x:v>0.533</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>0.4857</x:v>
+        <x:v>0.4874</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>0.48</x:v>
+        <x:v>0.4817</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>0.5279</x:v>
+        <x:v>0.5296</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>0.4708</x:v>
+        <x:v>0.4724</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>0.4653</x:v>
+        <x:v>0.4669</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>0.5324</x:v>
+        <x:v>0.5343</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>0.4448</x:v>
+        <x:v>0.4464</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>0.4397</x:v>
+        <x:v>0.4412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H209" s="0">
+        <x:v>0.5118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H210" s="0">
+        <x:v>0.4132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>0.4085</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H212" s="0">
+        <x:v>0.4791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H213" s="0">
+        <x:v>0.3842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H214" s="0">
+        <x:v>0.3797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H215" s="0">
+        <x:v>0.4506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H216" s="0">
+        <x:v>0.3574</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H217" s="0">
+        <x:v>0.3531</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H218" s="0">
+        <x:v>0.4473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G219" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H219" s="0">
+        <x:v>0.3759</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G220" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H220" s="0">
+        <x:v>0.3713</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -7479,65 +7360,65 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H208" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AJM10C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Manufacturing Milk Prices (including VAT)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="69">
+      <x:sharedItems count="73">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -7563,54 +7444,58 @@
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="69">
+      <x:sharedItems count="73">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -7636,73 +7521,77 @@
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02136V02577">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product">
       <x:sharedItems count="3">
         <x:s v="Milk (per litre), actual fat and protein"/>
         <x:s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
         <x:s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.2953" maxValue="0.7511" count="202">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.2953" maxValue="0.7511" count="211">
         <x:n v="0.3581"/>
         <x:n v="0.3267"/>
         <x:n v="0.323"/>
         <x:n v="0.3595"/>
         <x:n v="0.3308"/>
         <x:n v="0.3271"/>
         <x:n v="0.327"/>
         <x:n v="0.3095"/>
         <x:n v="0.3059"/>
         <x:n v="0.3137"/>
         <x:n v="0.2988"/>
         <x:n v="0.2953"/>
         <x:n v="0.3156"/>
         <x:n v="0.3022"/>
         <x:n v="0.2987"/>
         <x:n v="0.3282"/>
         <x:n v="0.3111"/>
         <x:n v="0.3075"/>
         <x:n v="0.3393"/>
         <x:n v="0.3157"/>
         <x:n v="0.312"/>
         <x:n v="0.3503"/>
         <x:n v="0.3176"/>
         <x:n v="0.314"/>
         <x:n v="0.3781"/>
@@ -7835,60 +7724,2260 @@
         <x:n v="0.422"/>
         <x:n v="0.4171"/>
         <x:n v="0.4544"/>
         <x:n v="0.435"/>
         <x:n v="0.4301"/>
         <x:n v="0.4654"/>
         <x:n v="0.4401"/>
         <x:n v="0.4351"/>
         <x:n v="0.4578"/>
         <x:n v="0.4526"/>
         <x:n v="0.5337"/>
         <x:n v="0.4775"/>
         <x:n v="0.4722"/>
         <x:n v="0.6054"/>
         <x:n v="0.5035"/>
         <x:n v="0.4978"/>
         <x:n v="0.6519"/>
         <x:n v="0.5132"/>
         <x:n v="0.5074"/>
         <x:n v="0.6639"/>
         <x:n v="0.5213"/>
         <x:n v="0.5154"/>
         <x:n v="0.6373"/>
         <x:n v="0.5141"/>
         <x:n v="0.5083"/>
-        <x:n v="0.6026"/>
-[...24 lines deleted...]
-        <x:n v="0.4397"/>
+        <x:n v="0.6046"/>
+        <x:n v="0.5212"/>
+        <x:n v="0.5153"/>
+        <x:n v="0.589"/>
+        <x:n v="0.5223"/>
+        <x:n v="0.5164"/>
+        <x:n v="0.5498"/>
+        <x:n v="0.5032"/>
+        <x:n v="0.4975"/>
+        <x:n v="0.5368"/>
+        <x:n v="0.5014"/>
+        <x:n v="0.4957"/>
+        <x:n v="0.5264"/>
+        <x:n v="0.4917"/>
+        <x:n v="0.533"/>
+        <x:n v="0.4941"/>
+        <x:n v="0.4882"/>
+        <x:n v="0.4874"/>
+        <x:n v="0.4817"/>
+        <x:n v="0.5296"/>
+        <x:n v="0.4724"/>
+        <x:n v="0.4669"/>
+        <x:n v="0.5343"/>
+        <x:n v="0.4464"/>
+        <x:n v="0.4412"/>
+        <x:n v="0.5118"/>
+        <x:n v="0.4132"/>
+        <x:n v="0.4085"/>
+        <x:n v="0.4791"/>
+        <x:n v="0.3842"/>
+        <x:n v="0.3797"/>
+        <x:n v="0.4506"/>
+        <x:n v="0.3574"/>
+        <x:n v="0.4473"/>
+        <x:n v="0.3713"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202001"/>
+    <s v="2020 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3581"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202001"/>
+    <s v="2020 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3267"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202001"/>
+    <s v="2020 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.323"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202002"/>
+    <s v="2020 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3595"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202002"/>
+    <s v="2020 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3308"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202002"/>
+    <s v="2020 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3271"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202003"/>
+    <s v="2020 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.327"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202003"/>
+    <s v="2020 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3095"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202003"/>
+    <s v="2020 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3059"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202004"/>
+    <s v="2020 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3137"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202004"/>
+    <s v="2020 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.2988"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202004"/>
+    <s v="2020 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.2953"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202005"/>
+    <s v="2020 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3156"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202005"/>
+    <s v="2020 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3022"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202005"/>
+    <s v="2020 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.2987"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202006"/>
+    <s v="2020 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3282"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202006"/>
+    <s v="2020 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3111"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202006"/>
+    <s v="2020 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3075"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202007"/>
+    <s v="2020 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3393"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202007"/>
+    <s v="2020 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3157"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202007"/>
+    <s v="2020 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.312"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202008"/>
+    <s v="2020 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3503"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202008"/>
+    <s v="2020 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3176"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202008"/>
+    <s v="2020 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.314"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202009"/>
+    <s v="2020 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3781"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202009"/>
+    <s v="2020 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3227"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202009"/>
+    <s v="2020 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.319"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202010"/>
+    <s v="2020 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.404"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202010"/>
+    <s v="2020 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3263"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202010"/>
+    <s v="2020 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3226"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202011"/>
+    <s v="2020 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.403"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202011"/>
+    <s v="2020 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3277"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202011"/>
+    <s v="2020 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3241"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202012"/>
+    <s v="2020 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3868"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202012"/>
+    <s v="2020 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3278"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202012"/>
+    <s v="2020 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3242"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3669"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3267"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.323"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3828"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3476"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3438"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3819"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3569"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3531"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3759"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3571"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3533"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3847"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3638"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3596"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3838"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3632"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.359"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3824"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3618"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3576"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4032"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3651"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3608"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4364"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3738"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3695"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4784"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3833"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3789"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5008"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4011"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3965"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4996"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4178"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4131"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4819"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4345"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4298"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4966"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4546"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4497"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5113"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4716"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4662"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5348"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5046"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4989"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5592"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5311"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5251"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5784"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5447"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5385"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6059"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5687"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5622"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6222"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5634"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5569"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.669"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5658"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5593"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.7121"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.562"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5555"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.7188"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5705"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.564"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.7511"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.6248"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.6183"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6368"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5663"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5604"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202302"/>
+    <s v="2023 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.559"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202302"/>
+    <s v="2023 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5029"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202302"/>
+    <s v="2023 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4976"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202303"/>
+    <s v="2023 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4723"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202303"/>
+    <s v="2023 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4431"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202303"/>
+    <s v="2023 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4383"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202304"/>
+    <s v="2023 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4292"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202304"/>
+    <s v="2023 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4066"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202304"/>
+    <s v="2023 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4021"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202305"/>
+    <s v="2023 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4197"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202305"/>
+    <s v="2023 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4031"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202305"/>
+    <s v="2023 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3985"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4065"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3881"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3836"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3994"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3688"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3645"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202308"/>
+    <s v="2023 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.3924"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202308"/>
+    <s v="2023 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3469"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202308"/>
+    <s v="2023 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3427"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4121"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3462"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3421"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202310"/>
+    <s v="2023 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4365"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202310"/>
+    <s v="2023 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3434"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202310"/>
+    <s v="2023 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3393"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202311"/>
+    <s v="2023 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4581"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202311"/>
+    <s v="2023 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3603"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202311"/>
+    <s v="2023 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.356"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202312"/>
+    <s v="2023 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.454"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202312"/>
+    <s v="2023 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3733"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202312"/>
+    <s v="2023 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3689"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4462"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3915"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3869"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202402"/>
+    <s v="2024 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4616"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202402"/>
+    <s v="2024 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4183"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202402"/>
+    <s v="2024 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4135"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4525"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4266"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4218"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4445"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.422"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4171"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4544"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.435"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4301"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4654"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4401"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4351"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4966"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4578"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4526"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5337"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4775"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4722"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6054"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5035"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4978"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6519"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5132"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5074"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6639"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5213"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5154"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6373"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5141"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5083"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.6046"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5212"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5153"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.589"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5223"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5164"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5498"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5032"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4975"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5368"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.5014"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4957"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5264"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4976"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4917"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.533"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4941"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4882"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.533"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4874"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4817"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5296"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4724"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4669"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5343"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4464"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4412"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.5118"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4132"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.4085"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4791"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3842"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3797"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4506"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3574"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3531"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="1"/>
+    <s v="Milk (per litre), actual fat and protein"/>
+    <s v="Euro"/>
+    <n v="0.4473"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="2"/>
+    <s v="Milk (per litre), 3.7% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3759"/>
+  </r>
+  <r>
+    <s v="AJM10C01"/>
+    <s v="Manufacturing Milk Prices (including VAT)"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="4"/>
+    <s v="Milk (per litre), 3.6% fat and 3.3% protein"/>
+    <s v="Euro"/>
+    <n v="0.3713"/>
+  </r>
+</pivotCacheRecords>
 </file>