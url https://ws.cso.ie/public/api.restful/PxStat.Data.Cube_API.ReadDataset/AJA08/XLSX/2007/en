--- v2 (2026-02-15)
+++ v3 (2026-04-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55aa687bf0f241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a56dd7470a964165b121bd533f7ed9f5.psmdcp" Id="R35b0868f869648c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47668c19c5ea4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13049a29ee014f19a38e491d9524c61c.psmdcp" Id="R0bcffdaac9884445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AJA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Feed Stuff Price (Euro per Tonne)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2025 11:00:00</x:t>
+    <x:t>12/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AJA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OIIAP</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Input and Output Absolute Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sam Scriven</x:t>
   </x:si>
@@ -364,50 +364,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -558,77 +561,79 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="11">
+      <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
+        <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="11">
+      <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
+        <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="C02068V02499" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -673,52 +678,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H298" totalsRowShown="0">
-  <x:autoFilter ref="A1:H298"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H325" totalsRowShown="0">
+  <x:autoFilter ref="A1:H325"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02068V02499"/>
     <x:tableColumn id="6" name="Type of Feedstuff"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1217,51 +1222,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H298"/>
+  <x:dimension ref="A1:H325"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="46.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -8979,50 +8984,752 @@
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H298" s="0">
         <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:8">
+      <x:c r="A299" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G299" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H299" s="0">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:8">
+      <x:c r="A300" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D300" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G300" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H300" s="0">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:8">
+      <x:c r="A301" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E301" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G301" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:8">
+      <x:c r="A302" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H302" s="0">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:8">
+      <x:c r="A303" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H303" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:8">
+      <x:c r="A304" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H304" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:8">
+      <x:c r="A305" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:8">
+      <x:c r="A306" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G306" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H306" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:8">
+      <x:c r="A307" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H307" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:8">
+      <x:c r="A308" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G308" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H308" s="0">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:8">
+      <x:c r="A309" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G309" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H310" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H311" s="0">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:8">
+      <x:c r="A312" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H312" s="0">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:8">
+      <x:c r="A313" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G313" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H313" s="0">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H314" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H316" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:8">
+      <x:c r="A317" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G317" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:8">
+      <x:c r="A318" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G318" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H318" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:8">
+      <x:c r="A319" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:8">
+      <x:c r="A320" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G320" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H320" s="0">
+        <x:v>2628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:8">
+      <x:c r="A321" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G321" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H321" s="0">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:8">
+      <x:c r="A322" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G322" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H322" s="0">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:8">
+      <x:c r="A323" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G323" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H323" s="0">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:8">
+      <x:c r="A324" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G324" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H324" s="0">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:8">
+      <x:c r="A325" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G325" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H325" s="0">
+        <x:v>331</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9068,77 +9775,79 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AJA08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Feed Stuff Price"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="11">
+      <x:sharedItems count="12">
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02068V02499">
       <x:sharedItems count="27">
         <x:s v="001"/>
         <x:s v="004"/>
         <x:s v="005"/>
         <x:s v="006"/>
         <x:s v="007"/>
         <x:s v="009"/>
         <x:s v="010"/>
         <x:s v="011"/>
         <x:s v="012"/>
         <x:s v="013"/>
         <x:s v="014"/>
         <x:s v="015"/>
         <x:s v="016"/>
         <x:s v="017"/>
         <x:s v="018"/>
         <x:s v="019"/>
         <x:s v="020"/>
         <x:s v="021"/>
         <x:s v="022"/>
         <x:s v="023"/>
         <x:s v="024"/>
@@ -9165,51 +9874,51 @@
         <x:s v="Calf meal (16-18% protein)"/>
         <x:s v="Calf nuts and cubes (14-15% protein)"/>
         <x:s v="Cattle fattening nuts and cubes (13-15% protein)"/>
         <x:s v="Dairy nuts and cubes (16-18% protein)"/>
         <x:s v="Dairy meal (16-18% protein)"/>
         <x:s v="Dairy nuts and cubes (13-15% protein)"/>
         <x:s v="Dairy meal (13-15% protein)"/>
         <x:s v="Chick mash (18-20% protein)"/>
         <x:s v="Layers' mash (14-16% protein)"/>
         <x:s v="Broiler starter (22-24% protein)"/>
         <x:s v="Broiler finisher (19-21% protein)"/>
         <x:s v="Milk replacer"/>
         <x:s v="Wheat"/>
         <x:s v="Ewe feed coarse (16-20% protein)"/>
         <x:s v="Ewe pellets/nuts (16-20%)"/>
         <x:s v="Lamb feed (16-20% protein)"/>
         <x:s v="Cattle fattening meal (13-15% protein)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro per Tonne"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="182" maxValue="2930" count="140">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="182" maxValue="2930" count="145">
         <x:n v="222"/>
         <x:n v="458"/>
         <x:n v="207"/>
         <x:n v="235"/>
         <x:n v="305"/>
         <x:s v=""/>
         <x:n v="312"/>
         <x:n v="307"/>
         <x:n v="306"/>
         <x:n v="281"/>
         <x:n v="285"/>
         <x:n v="276"/>
         <x:n v="352"/>
         <x:n v="518"/>
         <x:n v="479"/>
         <x:n v="2252"/>
         <x:n v="203"/>
         <x:n v="283"/>
         <x:n v="289"/>
         <x:n v="304"/>
         <x:n v="273"/>
         <x:n v="199"/>
         <x:n v="417"/>
         <x:n v="200"/>
         <x:n v="284"/>
@@ -9306,50 +10015,55 @@
         <x:n v="424"/>
         <x:n v="504"/>
         <x:n v="440"/>
         <x:n v="2854"/>
         <x:n v="419"/>
         <x:n v="431"/>
         <x:n v="336"/>
         <x:n v="575"/>
         <x:n v="339"/>
         <x:n v="478"/>
         <x:n v="454"/>
         <x:n v="415"/>
         <x:n v="426"/>
         <x:n v="2930"/>
         <x:n v="308"/>
         <x:n v="429"/>
         <x:n v="441"/>
         <x:n v="402"/>
         <x:n v="494"/>
         <x:n v="351"/>
         <x:n v="354"/>
         <x:n v="341"/>
         <x:n v="2565"/>
         <x:n v="373"/>
         <x:n v="371"/>
+        <x:n v="344"/>
+        <x:n v="2628"/>
+        <x:n v="365"/>
+        <x:n v="369"/>
+        <x:n v="331"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="AJA08"/>
     <s v="Feed Stuff Price"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="001"/>
     <s v="Rolled barley"/>
     <s v="Euro per Tonne"/>
     <n v="222"/>
   </r>
   <r>
     <s v="AJA08"/>
     <s v="Feed Stuff Price"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="004"/>
     <s v="Soya bean meal"/>
@@ -12284,27 +12998,297 @@
     <s v="028"/>
     <s v="Ewe pellets/nuts (16-20%)"/>
     <s v="Euro per Tonne"/>
     <n v="371"/>
   </r>
   <r>
     <s v="AJA08"/>
     <s v="Feed Stuff Price"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="029"/>
     <s v="Lamb feed (16-20% protein)"/>
     <s v="Euro per Tonne"/>
     <n v="370"/>
   </r>
   <r>
     <s v="AJA08"/>
     <s v="Feed Stuff Price"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="030"/>
     <s v="Cattle fattening meal (13-15% protein)"/>
     <s v="Euro per Tonne"/>
     <n v="334"/>
   </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="001"/>
+    <s v="Rolled barley"/>
+    <s v="Euro per Tonne"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="004"/>
+    <s v="Soya bean meal"/>
+    <s v="Euro per Tonne"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="005"/>
+    <s v="Barley meal"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="006"/>
+    <s v="Maize meal"/>
+    <s v="Euro per Tonne"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="007"/>
+    <s v="Flaked maize"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="009"/>
+    <s v="Pig grower (16-18% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="010"/>
+    <s v="Pig fattening meal (13-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="011"/>
+    <s v="Sow breeder (14-16% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="012"/>
+    <s v="Sow, weaner and 'bonham' meal (16-17.5% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="013"/>
+    <s v="Calf nuts and cubes (16-18% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="383"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="014"/>
+    <s v="Calf meal (16-18% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="015"/>
+    <s v="Calf nuts and cubes (14-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="016"/>
+    <s v="Cattle fattening nuts and cubes (13-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="017"/>
+    <s v="Dairy nuts and cubes (16-18% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="018"/>
+    <s v="Dairy meal (16-18% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="019"/>
+    <s v="Dairy nuts and cubes (13-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="020"/>
+    <s v="Dairy meal (13-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="021"/>
+    <s v="Chick mash (18-20% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="022"/>
+    <s v="Layers' mash (14-16% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="023"/>
+    <s v="Broiler starter (22-24% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="024"/>
+    <s v="Broiler finisher (19-21% protein)"/>
+    <s v="Euro per Tonne"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="025"/>
+    <s v="Milk replacer"/>
+    <s v="Euro per Tonne"/>
+    <n v="2628"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="026"/>
+    <s v="Wheat"/>
+    <s v="Euro per Tonne"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="027"/>
+    <s v="Ewe feed coarse (16-20% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="028"/>
+    <s v="Ewe pellets/nuts (16-20%)"/>
+    <s v="Euro per Tonne"/>
+    <n v="369"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="029"/>
+    <s v="Lamb feed (16-20% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="AJA08"/>
+    <s v="Feed Stuff Price"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="030"/>
+    <s v="Cattle fattening meal (13-15% protein)"/>
+    <s v="Euro per Tonne"/>
+    <n v="331"/>
+  </r>
 </pivotCacheRecords>
 </file>