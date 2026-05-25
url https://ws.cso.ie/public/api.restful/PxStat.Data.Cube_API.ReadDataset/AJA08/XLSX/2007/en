--- v3 (2026-04-06)
+++ v4 (2026-05-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47668c19c5ea4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13049a29ee014f19a38e491d9524c61c.psmdcp" Id="R0bcffdaac9884445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca39814a1ac4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f29d0ba7914fa3b9be01dc637b7bdd.psmdcp" Id="Rb0cc04b18d714ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>