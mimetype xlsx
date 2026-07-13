--- v4 (2026-05-25)
+++ v5 (2026-07-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca39814a1ac4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f29d0ba7914fa3b9be01dc637b7bdd.psmdcp" Id="Rb0cc04b18d714ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875ab22feb2948b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e34343949f48fcbb93f7f284e11565.psmdcp" Id="R83e03835f8e9486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>