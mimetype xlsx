--- v5 (2026-07-13)
+++ v6 (2026-08-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875ab22feb2948b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e34343949f48fcbb93f7f284e11565.psmdcp" Id="R83e03835f8e9486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff714fa33f5346f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccbd9c652bf54096ad8c9fc56bc9ccd9.psmdcp" Id="R62f5c136b3dd4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>