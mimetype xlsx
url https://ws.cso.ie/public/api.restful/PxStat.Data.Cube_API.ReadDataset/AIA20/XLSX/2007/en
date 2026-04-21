--- v2 (2026-03-04)
+++ v3 (2026-04-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5568fe6a514098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d6fb8c747b4459a1f040d2fbc2cb9c.psmdcp" Id="R406ec9b2955c40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2e0922fa964f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6f6ecbbf90142098349af99bad071f0.psmdcp" Id="R9a70ce0c8be84db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>