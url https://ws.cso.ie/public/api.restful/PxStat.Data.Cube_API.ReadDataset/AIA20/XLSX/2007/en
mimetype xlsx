--- v3 (2026-04-21)
+++ v4 (2026-06-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2e0922fa964f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6f6ecbbf90142098349af99bad071f0.psmdcp" Id="R9a70ce0c8be84db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f543f00dac8438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fbda0a5ec0045e88a87fb2a9fa970f5.psmdcp" Id="R1cf0c9e9ba0c4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>