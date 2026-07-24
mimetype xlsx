--- v4 (2026-06-07)
+++ v5 (2026-07-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f543f00dac8438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fbda0a5ec0045e88a87fb2a9fa970f5.psmdcp" Id="R1cf0c9e9ba0c4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49663605454f487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b90d79b2c10410da7ca3b6b81919f4a.psmdcp" Id="Rd7602904ac814a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>