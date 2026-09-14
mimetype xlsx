--- v5 (2026-07-24)
+++ v6 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49663605454f487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b90d79b2c10410da7ca3b6b81919f4a.psmdcp" Id="Rd7602904ac814a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d321f27e80e4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b2756f68341444cb767694b625490ae.psmdcp" Id="Re0d8f2f32f2b4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Manufacturing Local Units which Export</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Persons Engaged excludes outside piece workers.Caution should be exercised when using the export results for the food manufacturing industries because of the varying interpretation by respondents of the sales to EU intervention and to the Irish Dairy Board in the context of exports. [url= &lt;a href="https://www.cso.ie/en/surveysandmethodology/industry/censusofindustrialproduction/" target="_blank"&gt;https://www.cso.ie/en/surveysandmethodol ... duction/&lt;/a&gt;] See background notes[/url]</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA20/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CIPLUM</x:t>
   </x:si>
   <x:si>
     <x:t>Local Units - Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Deirdre O'Connor</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Deirdre.OConnor@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -970,51 +970,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA20/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA20/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">