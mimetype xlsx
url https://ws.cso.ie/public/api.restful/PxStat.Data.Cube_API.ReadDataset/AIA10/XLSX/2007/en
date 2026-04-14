--- v1 (2026-02-27)
+++ v2 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025c78be930b498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec61e6006e924a0b967314872c4ab1a2.psmdcp" Id="R9999c403f59d4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69ef45cf5ea4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b2123bac154557a65ed4d741391d16.psmdcp" Id="R224f83dedf3e4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>