--- v2 (2026-04-14)
+++ v3 (2026-06-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69ef45cf5ea4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b2123bac154557a65ed4d741391d16.psmdcp" Id="R224f83dedf3e4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0699f5a5e44140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95dfd19979c344c78586b2d3b533629d.psmdcp" Id="R71d6e037a83d414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>