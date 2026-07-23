--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0699f5a5e44140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95dfd19979c344c78586b2d3b533629d.psmdcp" Id="R71d6e037a83d414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e39f9ef8474434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45aa36fdfaea4ffcae228c20c38cb7ee.psmdcp" Id="R6fd0ad47274a415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>