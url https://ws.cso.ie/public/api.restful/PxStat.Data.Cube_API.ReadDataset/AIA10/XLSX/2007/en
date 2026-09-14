--- v4 (2026-07-23)
+++ v5 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e39f9ef8474434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45aa36fdfaea4ffcae228c20c38cb7ee.psmdcp" Id="R6fd0ad47274a415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb581fc3cffaa470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/949903aae71643a28d846646dd769ffc.psmdcp" Id="R887abd1036bd4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Manufacturing Local Units</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Other Countries (5) All countries excluding IrelandOther Countries (9) All countries excluding EU27 countries, United States and CanadaOther EU27 (3) EU27 excluding Ireland, United Kingdom, Germany, Netherlands, Belgium and SwedenPersons Engaged excludes outside piece workers.[url= &lt;a href="https://www.cso.ie/en/surveysandmethodology/industry/censusofindustrialproduction/" target="_blank"&gt;https://www.cso.ie/en/surveysandmethodol ... duction/&lt;/a&gt;] See background notes[/url]</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA10/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CIPLUM</x:t>
   </x:si>
   <x:si>
     <x:t>Local Units - Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Deirdre O'Connor</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Deirdre.OConnor@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -848,51 +848,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AIA10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">