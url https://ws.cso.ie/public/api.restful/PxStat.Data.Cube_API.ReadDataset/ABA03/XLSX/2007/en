--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c1eefabc7e4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a030213188e84675b6e29bbeac96d0ff.psmdcp" Id="R70c1f398235642d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b877f558f104c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd88ffbdb9f443ac86e134ff97d7cb2e.psmdcp" Id="R580534c0e1d743b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>