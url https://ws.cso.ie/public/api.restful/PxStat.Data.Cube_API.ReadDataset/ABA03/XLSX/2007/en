--- v3 (2026-04-19)
+++ v4 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b877f558f104c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd88ffbdb9f443ac86e134ff97d7cb2e.psmdcp" Id="R580534c0e1d743b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5b8dcc8c38419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb45ef8b927a462984d3943bded8a4c4.psmdcp" Id="R71244d4a18c9468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>