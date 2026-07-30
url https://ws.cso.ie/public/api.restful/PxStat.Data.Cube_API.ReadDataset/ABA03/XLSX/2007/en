--- v4 (2026-06-13)
+++ v5 (2026-07-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5b8dcc8c38419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb45ef8b927a462984d3943bded8a4c4.psmdcp" Id="R71244d4a18c9468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076b291ef90046d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c31530b1fa714018b645208fd8d34563.psmdcp" Id="R33d26633ff0d4e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>