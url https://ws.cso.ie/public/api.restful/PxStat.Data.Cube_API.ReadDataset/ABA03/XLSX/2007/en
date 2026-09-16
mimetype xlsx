--- v5 (2026-07-30)
+++ v6 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076b291ef90046d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c31530b1fa714018b645208fd8d34563.psmdcp" Id="R33d26633ff0d4e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4695820772f449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f76a098555a4384b16450ccc67824a2.psmdcp" Id="Ra511aefe66cf4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Supply Balance for Cereals</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2021 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>From 2008/2009 onwards production figures are based on estimates of area under crops data obtained from the Department of Agriculture, Fisheries and Food (DAFF) Single Payment Scheme and consequently represent a new series as these estimates were previously sourced from the CSO June sample survey of agricultural holdings. Principal cereals has been calculated as the sum of wheat, barley and oats. Other cereals such as maize, rye and triticale are not included in the estimates in this release. The CSO estimated that these other cereals accounted for less than 2% of the total area of cereals sown in 1 June 2011. Data for the reference year are provisional. Earlier years may be revised. Annual data refers to the marketing year and not a calendar year. The Marketing year for cereals is from 1 July to 30 June (e.g. year 2012 refers to the period 1 July 2011 to 30 June 2012). Cereal Products for Other Uses comprises seeds, losses, feeding stuffs and industrial uses.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ABA03/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ABA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>SB</x:t>
   </x:si>
   <x:si>
     <x:t>Supply Balances</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Mairead Griffin</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>agaccounts@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -914,51 +914,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ABA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ABA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">