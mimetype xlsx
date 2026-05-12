--- v2 (2026-03-10)
+++ v3 (2026-05-12)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155df79a08af413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1232a1fe28c2417787d03542d00fc5ca.psmdcp" Id="R85991789e76449c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7245c36439f642f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ec9279aeb04032aa1385ff5c051193.psmdcp" Id="Rea242765d67c41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>AAA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Farm Animals in December</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/07/2025 11:00:00</x:t>
+    <x:t>12/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data on Sheep numbers updated on 31 May 2023.</x:t>
+    <x:t>From 2025, the estimated number of Pigs in the State is informed by the National Pig Census which is carried out by the Department of Agriculture, Food and the Marine. Users should note that there is a change in source, including methodology and coverage, from previous years.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/AAA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LSD</x:t>
   </x:si>
   <x:si>
-    <x:t>Livestock Survey</x:t>
+    <x:t>Livestock Population</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Stephanie Kelleher</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>agri@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 21 453 5123</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
@@ -436,50 +436,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -630,95 +633,97 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="20">
+      <items count="21">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
+        <item x="20"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="20">
+      <items count="21">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
+        <item x="20"/>
       </items>
     </pivotField>
     <pivotField name="C02148V02965" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="35">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -779,52 +784,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H701" totalsRowShown="0">
-  <x:autoFilter ref="A1:H701"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H736" totalsRowShown="0">
+  <x:autoFilter ref="A1:H736"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02148V02965"/>
     <x:tableColumn id="6" name="Type of Animal"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1325,51 +1330,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H701"/>
+  <x:dimension ref="A1:H736"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16366,155 +16371,155 @@
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H578" s="0">
-        <x:v>4026.4</x:v>
+        <x:v>4024.7</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H579" s="0">
-        <x:v>2785.6</x:v>
+        <x:v>2784.1</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>2699.4</x:v>
+        <x:v>2697.9</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>2072</x:v>
+        <x:v>2070.8</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H582" s="0">
-        <x:v>627.4</x:v>
+        <x:v>627.1</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H583" s="0">
@@ -16522,51 +16527,51 @@
       </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H584" s="0">
-        <x:v>1240.8</x:v>
+        <x:v>1240.6</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H585" s="0">
@@ -17276,207 +17281,207 @@
       </x:c>
     </x:row>
     <x:row r="613" spans="1:8">
       <x:c r="A613" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H613" s="0">
-        <x:v>4018</x:v>
+        <x:v>4010.6</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H614" s="0">
-        <x:v>2752.3</x:v>
+        <x:v>2747.8</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H615" s="0">
-        <x:v>2666.4</x:v>
+        <x:v>2662</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H616" s="0">
-        <x:v>2074.8</x:v>
+        <x:v>2071.4</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H617" s="0">
-        <x:v>591.6</x:v>
+        <x:v>590.6</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H618" s="0">
-        <x:v>85.9</x:v>
+        <x:v>85.8</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H619" s="0">
-        <x:v>1265.7</x:v>
+        <x:v>1262.8</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H620" s="0">
@@ -18186,207 +18191,207 @@
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>3740.9</x:v>
+        <x:v>3722.8</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H649" s="0">
-        <x:v>2657</x:v>
+        <x:v>2645.1</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>2573.9</x:v>
+        <x:v>2562.4</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>2042.3</x:v>
+        <x:v>2033.2</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H652" s="0">
-        <x:v>531.6</x:v>
+        <x:v>529.2</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H653" s="0">
-        <x:v>83.1</x:v>
+        <x:v>82.8</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>1083.9</x:v>
+        <x:v>1077.6</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H655" s="0">
@@ -19565,50 +19570,960 @@
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H701" s="0">
         <x:v>386.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:8">
+      <x:c r="A702" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H702" s="0">
+        <x:v>6284.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:8">
+      <x:c r="A703" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H703" s="0">
+        <x:v>2241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:8">
+      <x:c r="A704" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H704" s="0">
+        <x:v>1490.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:8">
+      <x:c r="A705" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H705" s="0">
+        <x:v>750.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:8">
+      <x:c r="A706" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H706" s="0">
+        <x:v>48.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:8">
+      <x:c r="A707" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H707" s="0">
+        <x:v>414.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:8">
+      <x:c r="A708" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H708" s="0">
+        <x:v>158.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:8">
+      <x:c r="A709" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H709" s="0">
+        <x:v>256.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:8">
+      <x:c r="A710" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H710" s="0">
+        <x:v>1674.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:8">
+      <x:c r="A711" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H711" s="0">
+        <x:v>710.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:8">
+      <x:c r="A712" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H712" s="0">
+        <x:v>963.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:8">
+      <x:c r="A713" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H713" s="0">
+        <x:v>1905.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:8">
+      <x:c r="A714" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H714" s="0">
+        <x:v>869.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:8">
+      <x:c r="A715" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H715" s="0">
+        <x:v>1036.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:8">
+      <x:c r="A716" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H716" s="0">
+        <x:v>1786.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:8">
+      <x:c r="A717" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H717" s="0">
+        <x:v>4497.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:8">
+      <x:c r="A718" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H718" s="0">
+        <x:v>3689.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:8">
+      <x:c r="A719" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H719" s="0">
+        <x:v>2575.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:8">
+      <x:c r="A720" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H720" s="0">
+        <x:v>2494.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:8">
+      <x:c r="A721" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H721" s="0">
+        <x:v>1972.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:8">
+      <x:c r="A722" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H722" s="0">
+        <x:v>522.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:8">
+      <x:c r="A723" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H723" s="0">
+        <x:v>80.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:8">
+      <x:c r="A724" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H724" s="0">
+        <x:v>1114.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:8">
+      <x:c r="A725" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H725" s="0">
+        <x:v>1459.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:8">
+      <x:c r="A726" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H726" s="0">
+        <x:v>122.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:8">
+      <x:c r="A727" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H727" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:8">
+      <x:c r="A728" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H728" s="0">
+        <x:v>67.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:8">
+      <x:c r="A729" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H729" s="0">
+        <x:v>25.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:8">
+      <x:c r="A730" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H730" s="0">
+        <x:v>12.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:8">
+      <x:c r="A731" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H731" s="0">
+        <x:v>0.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:8">
+      <x:c r="A732" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H732" s="0">
+        <x:v>1336.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:8">
+      <x:c r="A733" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H733" s="0">
+        <x:v>303.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:8">
+      <x:c r="A734" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H734" s="0">
+        <x:v>305.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:8">
+      <x:c r="A735" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H735" s="0">
+        <x:v>380.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:8">
+      <x:c r="A736" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H736" s="0">
+        <x:v>347</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -19654,95 +20569,97 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="AAA06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Farm Animals in December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="20">
+      <x:sharedItems count="21">
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02148V02965">
       <x:sharedItems count="35">
         <x:s v="01"/>
         <x:s v="0111"/>
         <x:s v="01111"/>
         <x:s v="01112"/>
         <x:s v="0113"/>
         <x:s v="0133"/>
         <x:s v="01331"/>
         <x:s v="01332"/>
         <x:s v="0134"/>
         <x:s v="01341"/>
         <x:s v="01342"/>
         <x:s v="0135"/>
         <x:s v="01351"/>
         <x:s v="01352"/>
         <x:s v="0136"/>
         <x:s v="0137"/>
         <x:s v="02"/>
         <x:s v="021"/>
         <x:s v="0211"/>
         <x:s v="02111"/>
         <x:s v="02112"/>
@@ -19785,51 +20702,51 @@
         <x:s v="Ewes"/>
         <x:s v="Ewes: 2 years and over"/>
         <x:s v="Ewes: under 2 years"/>
         <x:s v="Rams"/>
         <x:s v="Other sheep"/>
         <x:s v="Total pigs"/>
         <x:s v="Breeding pigs"/>
         <x:s v="Gilts in pig"/>
         <x:s v="Sows in pig"/>
         <x:s v="Other sows for breeding"/>
         <x:s v="Gilts not yet served"/>
         <x:s v="Boars"/>
         <x:s v="Other pigs"/>
         <x:s v="Other pigs: 20kg and under 50kg"/>
         <x:s v="Other pigs: 50kg and under 80kg"/>
         <x:s v="Other pigs: 80kg and over"/>
         <x:s v="Other pigs: under 20kg"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Thousand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.8" maxValue="6673.6" count="674">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.8" maxValue="6673.6" count="706">
         <x:n v="6390.2"/>
         <x:n v="2109.5"/>
         <x:n v="995.8"/>
         <x:n v="1113.7"/>
         <x:n v="59.7"/>
         <x:n v="516.6"/>
         <x:n v="237"/>
         <x:n v="279.6"/>
         <x:n v="1732.3"/>
         <x:n v="898.8"/>
         <x:n v="833.5"/>
         <x:n v="1972.1"/>
         <x:n v="980"/>
         <x:n v="992.1"/>
         <x:n v="2175.5"/>
         <x:n v="4214.7"/>
         <x:n v="4257"/>
         <x:n v="3304.8"/>
         <x:n v="3208.6"/>
         <x:n v="2692.5"/>
         <x:n v="516.1"/>
         <x:n v="96.2"/>
         <x:n v="952.3"/>
         <x:n v="1670.8"/>
         <x:n v="177"/>
@@ -20345,165 +21262,197 @@
         <x:n v="21.1"/>
         <x:n v="81.8"/>
         <x:n v="27.3"/>
         <x:n v="0.9"/>
         <x:n v="1530.7"/>
         <x:n v="436.3"/>
         <x:n v="340.8"/>
         <x:n v="326.7"/>
         <x:n v="426.9"/>
         <x:n v="6649.3"/>
         <x:n v="2394.9"/>
         <x:n v="1505.3"/>
         <x:n v="889.7"/>
         <x:n v="48.2"/>
         <x:n v="331.7"/>
         <x:n v="107.6"/>
         <x:n v="224.1"/>
         <x:n v="1766.8"/>
         <x:n v="796.9"/>
         <x:n v="969.9"/>
         <x:n v="2107.7"/>
         <x:n v="1004"/>
         <x:n v="1103.7"/>
         <x:n v="1956.7"/>
         <x:n v="4692.6"/>
-        <x:n v="4026.4"/>
-[...3 lines deleted...]
-        <x:n v="627.4"/>
+        <x:n v="4024.7"/>
+        <x:n v="2784.1"/>
+        <x:n v="2697.9"/>
+        <x:n v="2070.8"/>
+        <x:n v="627.1"/>
         <x:n v="86.2"/>
-        <x:n v="1240.8"/>
+        <x:n v="1240.6"/>
         <x:n v="1713.6"/>
         <x:n v="145.9"/>
         <x:n v="79.9"/>
         <x:n v="16.7"/>
         <x:n v="1567.7"/>
         <x:n v="422.5"/>
         <x:n v="338.5"/>
         <x:n v="324.1"/>
         <x:n v="482.6"/>
         <x:n v="6551.8"/>
         <x:n v="2372.1"/>
         <x:n v="1510.3"/>
         <x:n v="861.7"/>
         <x:n v="46.2"/>
         <x:n v="336.8"/>
         <x:n v="121.1"/>
         <x:n v="215.7"/>
         <x:n v="1801.2"/>
         <x:n v="805.9"/>
         <x:n v="995.4"/>
         <x:n v="1995.4"/>
         <x:n v="922.3"/>
         <x:n v="1073.1"/>
         <x:n v="1895.6"/>
         <x:n v="4656.2"/>
-        <x:n v="4018"/>
-[...5 lines deleted...]
-        <x:n v="1265.7"/>
+        <x:n v="4010.6"/>
+        <x:n v="2747.8"/>
+        <x:n v="2662"/>
+        <x:n v="2071.4"/>
+        <x:n v="590.6"/>
+        <x:n v="85.8"/>
+        <x:n v="1262.8"/>
         <x:n v="1570.4"/>
         <x:n v="127.5"/>
         <x:n v="15.8"/>
         <x:n v="72.4"/>
         <x:n v="24.6"/>
         <x:n v="13.8"/>
         <x:n v="1442.9"/>
         <x:n v="386.6"/>
         <x:n v="317.8"/>
         <x:n v="319.8"/>
         <x:n v="418.8"/>
         <x:n v="6526"/>
         <x:n v="2329.4"/>
         <x:n v="1510.9"/>
         <x:n v="818.6"/>
         <x:n v="47.3"/>
         <x:n v="380.5"/>
         <x:n v="144.1"/>
         <x:n v="236.5"/>
         <x:n v="1794.9"/>
         <x:n v="778.6"/>
         <x:n v="1016.4"/>
         <x:n v="1973.8"/>
         <x:n v="898.1"/>
         <x:n v="1075.8"/>
         <x:n v="4658"/>
-        <x:n v="3740.9"/>
-[...5 lines deleted...]
-        <x:n v="1083.9"/>
+        <x:n v="3722.8"/>
+        <x:n v="2645.1"/>
+        <x:n v="2562.4"/>
+        <x:n v="2033.2"/>
+        <x:n v="529.2"/>
+        <x:n v="82.8"/>
+        <x:n v="1077.6"/>
         <x:n v="1407.6"/>
         <x:n v="126.8"/>
         <x:n v="17.9"/>
         <x:n v="62.7"/>
         <x:n v="30.4"/>
         <x:n v="14.9"/>
         <x:n v="1280.9"/>
         <x:n v="369"/>
         <x:n v="277"/>
         <x:n v="271.9"/>
         <x:n v="363"/>
         <x:n v="6308.3"/>
         <x:n v="2249.1"/>
         <x:n v="1481.3"/>
         <x:n v="767.8"/>
         <x:n v="396.7"/>
         <x:n v="144.5"/>
         <x:n v="1691.4"/>
         <x:n v="724.5"/>
         <x:n v="966.9"/>
         <x:n v="1922.5"/>
         <x:n v="867.3"/>
         <x:n v="1055.1"/>
         <x:n v="1785"/>
         <x:n v="4523.3"/>
         <x:n v="3591.6"/>
         <x:n v="2550"/>
         <x:n v="2467.9"/>
         <x:n v="1976.8"/>
         <x:n v="491.1"/>
         <x:n v="1041.6"/>
         <x:n v="1473.7"/>
         <x:n v="122.2"/>
         <x:n v="17.3"/>
         <x:n v="63.3"/>
         <x:n v="24.5"/>
         <x:n v="16.2"/>
         <x:n v="0.8"/>
         <x:n v="1351.5"/>
         <x:n v="373"/>
         <x:n v="295.3"/>
         <x:n v="297"/>
         <x:n v="386.2"/>
+        <x:n v="6284.1"/>
+        <x:n v="2241"/>
+        <x:n v="1490.4"/>
+        <x:n v="750.6"/>
+        <x:n v="48.4"/>
+        <x:n v="414.6"/>
+        <x:n v="158.5"/>
+        <x:n v="256.1"/>
+        <x:n v="1674.5"/>
+        <x:n v="710.6"/>
+        <x:n v="963.9"/>
+        <x:n v="1905.7"/>
+        <x:n v="869.2"/>
+        <x:n v="1036.5"/>
+        <x:n v="1786.7"/>
+        <x:n v="4497.4"/>
+        <x:n v="3689.7"/>
+        <x:n v="2575.4"/>
+        <x:n v="2494.8"/>
+        <x:n v="1972.4"/>
+        <x:n v="522.4"/>
+        <x:n v="80.6"/>
+        <x:n v="1114.3"/>
+        <x:n v="1459.5"/>
+        <x:n v="122.8"/>
+        <x:n v="67.9"/>
+        <x:n v="12.4"/>
+        <x:n v="1336.7"/>
+        <x:n v="303.3"/>
+        <x:n v="305.7"/>
+        <x:n v="380.8"/>
+        <x:n v="347"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="Total cattle"/>
     <s v="Thousand"/>
     <n v="6390.2"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0111"/>
     <s v="Cows"/>
@@ -26236,111 +27185,111 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="0136"/>
     <s v="Total cattle: male"/>
     <s v="Thousand"/>
     <n v="1956.7"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0137"/>
     <s v="Total cattle: female"/>
     <s v="Thousand"/>
     <n v="4692.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Total sheep"/>
     <s v="Thousand"/>
-    <n v="4026.4"/>
+    <n v="4024.7"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="021"/>
     <s v="Breeding sheep"/>
     <s v="Thousand"/>
-    <n v="2785.6"/>
+    <n v="2784.1"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0211"/>
     <s v="Ewes"/>
     <s v="Thousand"/>
-    <n v="2699.4"/>
+    <n v="2697.9"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02111"/>
     <s v="Ewes: 2 years and over"/>
     <s v="Thousand"/>
-    <n v="2072"/>
+    <n v="2070.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02112"/>
     <s v="Ewes: under 2 years"/>
     <s v="Thousand"/>
-    <n v="627.4"/>
+    <n v="627.1"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0212"/>
     <s v="Rams"/>
     <s v="Thousand"/>
     <n v="86.2"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="022"/>
     <s v="Other sheep"/>
     <s v="Thousand"/>
-    <n v="1240.8"/>
+    <n v="1240.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Total pigs"/>
     <s v="Thousand"/>
     <n v="1713.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="031"/>
     <s v="Breeding pigs"/>
     <s v="Thousand"/>
     <n v="145.9"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2021"/>
@@ -26586,111 +27535,111 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="0136"/>
     <s v="Total cattle: male"/>
     <s v="Thousand"/>
     <n v="1895.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0137"/>
     <s v="Total cattle: female"/>
     <s v="Thousand"/>
     <n v="4656.2"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Total sheep"/>
     <s v="Thousand"/>
-    <n v="4018"/>
+    <n v="4010.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="021"/>
     <s v="Breeding sheep"/>
     <s v="Thousand"/>
-    <n v="2752.3"/>
+    <n v="2747.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0211"/>
     <s v="Ewes"/>
     <s v="Thousand"/>
-    <n v="2666.4"/>
+    <n v="2662"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02111"/>
     <s v="Ewes: 2 years and over"/>
     <s v="Thousand"/>
-    <n v="2074.8"/>
+    <n v="2071.4"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02112"/>
     <s v="Ewes: under 2 years"/>
     <s v="Thousand"/>
-    <n v="591.6"/>
+    <n v="590.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0212"/>
     <s v="Rams"/>
     <s v="Thousand"/>
-    <n v="85.9"/>
+    <n v="85.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="022"/>
     <s v="Other sheep"/>
     <s v="Thousand"/>
-    <n v="1265.7"/>
+    <n v="1262.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Total pigs"/>
     <s v="Thousand"/>
     <n v="1570.4"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="031"/>
     <s v="Breeding pigs"/>
     <s v="Thousand"/>
     <n v="127.5"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2022"/>
@@ -26936,111 +27885,111 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="0136"/>
     <s v="Total cattle: male"/>
     <s v="Thousand"/>
     <n v="1868"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0137"/>
     <s v="Total cattle: female"/>
     <s v="Thousand"/>
     <n v="4658"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Total sheep"/>
     <s v="Thousand"/>
-    <n v="3740.9"/>
+    <n v="3722.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="021"/>
     <s v="Breeding sheep"/>
     <s v="Thousand"/>
-    <n v="2657"/>
+    <n v="2645.1"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0211"/>
     <s v="Ewes"/>
     <s v="Thousand"/>
-    <n v="2573.9"/>
+    <n v="2562.4"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02111"/>
     <s v="Ewes: 2 years and over"/>
     <s v="Thousand"/>
-    <n v="2042.3"/>
+    <n v="2033.2"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02112"/>
     <s v="Ewes: under 2 years"/>
     <s v="Thousand"/>
-    <n v="531.6"/>
+    <n v="529.2"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0212"/>
     <s v="Rams"/>
     <s v="Thousand"/>
-    <n v="83.1"/>
+    <n v="82.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="022"/>
     <s v="Other sheep"/>
     <s v="Thousand"/>
-    <n v="1083.9"/>
+    <n v="1077.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Total pigs"/>
     <s v="Thousand"/>
     <n v="1407.6"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="031"/>
     <s v="Breeding pigs"/>
     <s v="Thousand"/>
     <n v="126.8"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2023"/>
@@ -27468,27 +28417,377 @@
     <s v="03212"/>
     <s v="Other pigs: 50kg and under 80kg"/>
     <s v="Thousand"/>
     <n v="295.3"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03213"/>
     <s v="Other pigs: 80kg and over"/>
     <s v="Thousand"/>
     <n v="297"/>
   </r>
   <r>
     <s v="AAA06"/>
     <s v="Farm Animals in December"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="0322"/>
     <s v="Other pigs: under 20kg"/>
     <s v="Thousand"/>
     <n v="386.2"/>
   </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Total cattle"/>
+    <s v="Thousand"/>
+    <n v="6284.1"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0111"/>
+    <s v="Cows"/>
+    <s v="Thousand"/>
+    <n v="2241"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01111"/>
+    <s v="Dairy cows"/>
+    <s v="Thousand"/>
+    <n v="1490.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01112"/>
+    <s v="Other cows"/>
+    <s v="Thousand"/>
+    <n v="750.6"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0113"/>
+    <s v="Bulls"/>
+    <s v="Thousand"/>
+    <n v="48.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0133"/>
+    <s v="Cattle: 2 years and over"/>
+    <s v="Thousand"/>
+    <n v="414.6"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01331"/>
+    <s v="Cattle male: 2 years and over"/>
+    <s v="Thousand"/>
+    <n v="158.5"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01332"/>
+    <s v="Cattle female: 2 years and over"/>
+    <s v="Thousand"/>
+    <n v="256.1"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0134"/>
+    <s v="Cattle: 1-2 years"/>
+    <s v="Thousand"/>
+    <n v="1674.5"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01341"/>
+    <s v="Cattle male: 1-2 years"/>
+    <s v="Thousand"/>
+    <n v="710.6"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01342"/>
+    <s v="Cattle female: 1-2 years"/>
+    <s v="Thousand"/>
+    <n v="963.9"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0135"/>
+    <s v="Cattle: under 1 year"/>
+    <s v="Thousand"/>
+    <n v="1905.7"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01351"/>
+    <s v="Cattle male: under 1 year"/>
+    <s v="Thousand"/>
+    <n v="869.2"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01352"/>
+    <s v="Cattle female: under 1 year"/>
+    <s v="Thousand"/>
+    <n v="1036.5"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0136"/>
+    <s v="Total cattle: male"/>
+    <s v="Thousand"/>
+    <n v="1786.7"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0137"/>
+    <s v="Total cattle: female"/>
+    <s v="Thousand"/>
+    <n v="4497.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Total sheep"/>
+    <s v="Thousand"/>
+    <n v="3689.7"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="021"/>
+    <s v="Breeding sheep"/>
+    <s v="Thousand"/>
+    <n v="2575.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0211"/>
+    <s v="Ewes"/>
+    <s v="Thousand"/>
+    <n v="2494.8"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02111"/>
+    <s v="Ewes: 2 years and over"/>
+    <s v="Thousand"/>
+    <n v="1972.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02112"/>
+    <s v="Ewes: under 2 years"/>
+    <s v="Thousand"/>
+    <n v="522.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0212"/>
+    <s v="Rams"/>
+    <s v="Thousand"/>
+    <n v="80.6"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="022"/>
+    <s v="Other sheep"/>
+    <s v="Thousand"/>
+    <n v="1114.3"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Total pigs"/>
+    <s v="Thousand"/>
+    <n v="1459.5"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="031"/>
+    <s v="Breeding pigs"/>
+    <s v="Thousand"/>
+    <n v="122.8"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03111"/>
+    <s v="Gilts in pig"/>
+    <s v="Thousand"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03112"/>
+    <s v="Sows in pig"/>
+    <s v="Thousand"/>
+    <n v="67.9"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03113"/>
+    <s v="Other sows for breeding"/>
+    <s v="Thousand"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03114"/>
+    <s v="Gilts not yet served"/>
+    <s v="Thousand"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0312"/>
+    <s v="Boars"/>
+    <s v="Thousand"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="032"/>
+    <s v="Other pigs"/>
+    <s v="Thousand"/>
+    <n v="1336.7"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03211"/>
+    <s v="Other pigs: 20kg and under 50kg"/>
+    <s v="Thousand"/>
+    <n v="303.3"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03212"/>
+    <s v="Other pigs: 50kg and under 80kg"/>
+    <s v="Thousand"/>
+    <n v="305.7"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03213"/>
+    <s v="Other pigs: 80kg and over"/>
+    <s v="Thousand"/>
+    <n v="380.8"/>
+  </r>
+  <r>
+    <s v="AAA06"/>
+    <s v="Farm Animals in December"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="0322"/>
+    <s v="Other pigs: under 20kg"/>
+    <s v="Thousand"/>
+    <n v="347"/>
+  </r>
 </pivotCacheRecords>
 </file>