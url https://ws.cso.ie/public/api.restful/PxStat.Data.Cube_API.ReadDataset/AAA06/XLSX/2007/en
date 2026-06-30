--- v3 (2026-05-12)
+++ v4 (2026-06-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7245c36439f642f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ec9279aeb04032aa1385ff5c051193.psmdcp" Id="Rea242765d67c41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9aea5c0e451490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5d9120dda44860a3951b024d65beca.psmdcp" Id="R87c69fda62504736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>