--- v4 (2026-06-30)
+++ v5 (2026-08-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9aea5c0e451490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce5d9120dda44860a3951b024d65beca.psmdcp" Id="R87c69fda62504736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6474acba674f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cc8a54e2afd4c7396bda6a3b645e25b.psmdcp" Id="R52334f330d7949d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>